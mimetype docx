--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -66,9505 +66,9639 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology and epidemiology of respiratory infections in community-based influenza-like illness during the COVID-19 pandemic, Vientiane, Lao People's Democratic Republic</w:t>
+                <w:t xml:space="preserve">Mapping pesticide mixtures to cancer risk at the country scale with spatial exposomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novy Charel Bobouaka Bonguili</w:t>
+                <w:t xml:space="preserve">Jorge Honles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illich Manfred Mombo</w:t>
+                <w:t xml:space="preserve">Juan Pablo Cerapio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léadisaelle Hosanna Lenguiya</w:t>
+                <w:t xml:space="preserve">Claudia Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vatthanapone Lattaphasavang</w:t>
+                <w:t xml:space="preserve">Agnès Marchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phimpha Pabouriboune</w:t>
+                <w:t xml:space="preserve">Eloy Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 161, </w:t>
+              <w:t xml:space="preserve">Nature Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2025.108079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44360-026-00087-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360868v1</w:t>
+                <w:t xml:space="preserve">hal-05575835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching the unreached through building trust: a mixed-method study on COVID-19 vaccination in rural Lao PDR</w:t>
+                <w:t xml:space="preserve">Etiology and epidemiology of respiratory infections in community-based influenza-like illness during the COVID-19 pandemic, Vientiane, Lao People's Democratic Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketkesone Phrasisombath</w:t>
+                <w:t xml:space="preserve">Novy Charel Bobouaka Bonguili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shogo Kubota</w:t>
+                <w:t xml:space="preserve">Illich Manfred Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth M Elliott</w:t>
+                <w:t xml:space="preserve">Léadisaelle Hosanna Lenguiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayaka Horiuchi</w:t>
+                <w:t xml:space="preserve">Vatthanapone Lattaphasavang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonepaseuth Ounaphom</w:t>
+                <w:t xml:space="preserve">Phimpha Pabouriboune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (6), pp.e014680. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-014680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2025.108079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648261v1</w:t>
+                <w:t xml:space="preserve">hal-05360868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from a participatory community cricket breeding project in Vientiane Province, Lao PDR</w:t>
+                <w:t xml:space="preserve">Reaching the unreached through building trust: a mixed-method study on COVID-19 vaccination in rural Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Haenssgen</w:t>
+                <w:t xml:space="preserve">Ketkesone Phrasisombath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Deharo</w:t>
+                <w:t xml:space="preserve">Shogo Kubota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Palamy</w:t>
+                <w:t xml:space="preserve">Elizabeth M Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Charlet</w:t>
+                <w:t xml:space="preserve">Sayaka Horiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lovera</w:t>
+                <w:t xml:space="preserve">Phonepaseuth Ounaphom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">BMJ Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (6), pp.e014680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/23524588-00001199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-014680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882160v1</w:t>
+                <w:t xml:space="preserve">hal-04648261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concealed for a Long Time on the Marches of Empires: Hepatitis B Virus Genotype I</w:t>
+                <w:t xml:space="preserve">Lessons from a participatory community cricket breeding project in Vientiane Province, Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Marchio</w:t>
+                <w:t xml:space="preserve">M.J. Haenssgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philavanh Sitbounlang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phimpha Paboriboune</w:t>
+                <w:t xml:space="preserve">S. Palamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lovera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11092204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/23524588-00001199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04206729v1</w:t>
+                <w:t xml:space="preserve">hal-04882160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cáncer de hígado: ¿Antigua o nueva amenaza para los jóvenes de países en vía de desarrollo?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Cerapio</w:t>
+                <w:t xml:space="preserve">Concealed for a Long Time on the Marches of Empires: Hepatitis B Virus Genotype I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Contreras-Mancilla</w:t>
+                <w:t xml:space="preserve">Philavanh Sitbounlang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Fernández</w:t>
+                <w:t xml:space="preserve">Phimpha Paboriboune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Fournié</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista peruana de ciencias de la salud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (1), pp.5-8. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.2204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37711/rpcs.2022.4.1.362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11092204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549586v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04206729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific medicinal knowledge and Mahout-Elephant interactions in Thongmyxay District, Laos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cáncer de hígado: ¿Antigua o nueva amenaza para los jóvenes de países en vía de desarrollo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Cerapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Dubost</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Juan Contreras-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chiobouaphong Haekovilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.9705⟩</w:t>
+              <w:t xml:space="preserve">Revista peruana de ciencias de la salud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37711/rpcs.2022.4.1.362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103682v1</w:t>
+                <w:t xml:space="preserve">hal-03549586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs médicinaux interspécifiques et interactions entre cornacs et éléphants dans le district de Thongmyxay au Laos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Interspecific medicinal knowledge and Mahout-Elephant interactions in Thongmyxay District, Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sysay Palamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chithdavone Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiobouaphong Haekovilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.9553⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.9705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123405v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure assessment of 170 pesticide ingredients and derivative metabolites in people from the Central Andes of Peru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Savoirs médicinaux interspécifiques et interactions entre cornacs et éléphants dans le district de Thongmyxay au Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sysay Palamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chithdavone Her</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Honles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Cerapio</w:t>
+                <w:t xml:space="preserve">Chiobouaphong Haekovilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17772-1⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.9553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747623v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the burden of hepatitis B virus infection in Laos between 2020 and 2021: A cross-sectional seroprevalence survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Deharo</w:t>
+                <w:t xml:space="preserve">Exposure assessment of 170 pesticide ingredients and derivative metabolites in people from the Central Andes of Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Honles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Clisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vatthanaphone Latthaphasavang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chanthala Soukhsakhone</w:t>
+                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Cerapio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101582⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.13525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17772-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740959v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zootherapeutic uses of animals excreta: the case of elephant dung and urine use in Sayaboury province, Laos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dubost</w:t>
+                <w:t xml:space="preserve">Estimating the burden of hepatitis B virus infection in Laos between 2020 and 2021: A cross-sectional seroprevalence survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philavanh Sitbounlang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatthanaphone Latthaphasavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phommachack Kongchack</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chithdavone Her</w:t>
+                <w:t xml:space="preserve">Chanthala Soukhsakhone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13002-021-00484-7⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.101582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449204v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The threat of multiple liver carcinogens in the population of Laos : a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zootherapeutic uses of animals excreta: the case of elephant dung and urine use in Sayaboury province, Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phommachack Kongchack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philavanh Sitbounlang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palamy Sysay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chithdavone Her</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/livers1010005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13002-021-00484-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03244903v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Fevers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The threat of multiple liver carcinogens in the population of Laos : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philavanh Sitbounlang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phimpha Paboriboune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112187⟩</w:t>
+              <w:t xml:space="preserve">Livers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/livers1010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560650v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03244903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito metabolomics reveal that dengue virus replication requires phospholipid reconfiguration via the remodeling cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Lian Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (44), pp.27627-27636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2015095117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the antimalarial activity of a Colombian traditional Uitoto remedy with laboratory preparations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest Fevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zullyjohana Rodriguez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Deharo</w:t>
+                <w:t xml:space="preserve">Outhay Souvanasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vector Borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4103/0972-9062.310868⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, JEP 40 years, 249, pp.112187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924852v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alsinol, an arylamino alcohol derivative active against Plasmodium, Babesia, Trypanosoma, and Leishmania: past and new outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the antimalarial activity of a Colombian traditional Uitoto remedy with laboratory preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zullyjohana Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinnethvictoria Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséoctavio García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria H. Arias</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chantal</w:t>
+                <w:t xml:space="preserve">Maríahelena Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-020-06832-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vector Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (2), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4103/0972-9062.310868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915989v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hmong herbal medicine and herbalists in Lao PDR: pharmacopeia and knowledge transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alsinol, an arylamino alcohol derivative active against Plasmodium, Babesia, Trypanosoma, and Leishmania: past and new outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria H. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Quiliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Dubost</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Elliott</w:t>
+                <w:t xml:space="preserve">Isabelle Chantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13002-019-0307-2⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (10), pp.3503-3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-020-06832-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161981v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From plant selection by elephants to human and veterinary pharmacopeia of mahouts in Laos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Dubost</w:t>
+                <w:t xml:space="preserve">Hmong herbal medicine and herbalists in Lao PDR: pharmacopeia and knowledge transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiobouaphong Phakeovilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chithdavone Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vichith Lamxay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chanthanom Manithip</w:t>
+                <w:t xml:space="preserve">Audrey Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13002-019-0307-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356989v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On hepatocellular carcinoma in South America and early-age onset of the disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloy Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (5), pp.522-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clinre.2018.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02641989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengue virus reduces AGPAT1 expression to alter phospholipids and enhance infection in Aedes aegypti</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Deharo</w:t>
+                <w:t xml:space="preserve">From plant selection by elephants to human and veterinary pharmacopeia of mahouts in Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichith Lamxay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Falshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanthanom Manithip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.112157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961295v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antileishmanial Compounds Isolated from Psidium Guajava L. Using a Metabolomic Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Chassagne</w:t>
+                <w:t xml:space="preserve">Dengue virus reduces AGPAT1 expression to alter phospholipids and enhance infection in Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Lian Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wong Wei Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24244536⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1008199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724024v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-onset liver cancer in South America associates with low hepatitis B virus DNA burden</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandro Casavilca</w:t>
+                <w:t xml:space="preserve">Antileishmanial Compounds Isolated from Psidium Guajava L. Using a Metabolomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiobouaphong Phakeovilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30229-8⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (24), pp.4536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24244536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857323v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver clear cell foci and viral infection are associated with non-cirrhotic, non-fibrolamellar hepatocellular carcinoma in young patients from South America</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Turlin</w:t>
+                <w:t xml:space="preserve">A Seven-Year Retrospective Study on the Surveillance of Hepatitis B in Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phimpha Paboriboune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philavanh Sitbounlang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengaloun Soundala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28286-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/9462475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851512v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02642561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Seven-Year Retrospective Study on the Surveillance of Hepatitis B in Laos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sengaloun Soundala</w:t>
+                <w:t xml:space="preserve">Early-onset liver cancer in South America associates with low hepatitis B virus DNA burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Cerapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloy Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Casavilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/9462475⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.12031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30229-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02642561v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis C in Laos: A 7-Year Retrospective Study on 1765 Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Trépo</w:t>
+                <w:t xml:space="preserve">Liver clear cell foci and viral infection are associated with non-cirrhotic, non-fibrolamellar hepatocellular carcinoma in young patients from South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Cerapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloy Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12250-018-0039-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28286-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02642189v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-activity relationship of new antimalarial 1-aryl-3-susbtituted propanol derivatives: Synthesis, preliminary toxicity profiling, parasite life cycle stage studies, target exploration, and targeted delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fabing</w:t>
+                <w:t xml:space="preserve">Hepatitis C in Laos: A 7-Year Retrospective Study on 1765 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phimpha Paboriboune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philavanh Sitbounlang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Trépo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.04.038⟩</w:t>
+              <w:t xml:space="preserve">Virologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.295-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12250-018-0039-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058701v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02642189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological activity of Curarea toxicofera in combination with classical antimalarial treatments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure-activity relationship of new antimalarial 1-aryl-3-susbtituted propanol derivatives: Synthesis, preliminary toxicity profiling, parasite life cycle stage studies, target exploration, and targeted delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Quiliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Pabón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Moles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bonilla-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2018.04.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.489-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136074v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metabolomic approach to identify anti-hepatocarcinogenic compounds from plants used traditionally in the treatment of liver diseases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacological activity of Curarea toxicofera in combination with classical antimalarial treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinneth Victoria Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Helena Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Octavio García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanny Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2018.02.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.288-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127316v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment and management of liver diseases by Khmer traditional healers practicing in Phnom Penh area, Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A metabolomic approach to identify anti-hepatocarcinogenic compounds from plants used traditionally in the treatment of liver diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiobouaphong Phakeovilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanthanom Manithip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.226-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2018.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154978v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and optimization of a fluorescence-based assay for in vivo antimalarial drug screening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Treatment and management of liver diseases by Khmer traditional healers practicing in Phnom Penh area, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanny Garavito</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieng Punley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-017-5477-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.38-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152244v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New hydrazine and hydrazide quinoxaline 1,4-di- N -oxide derivatives: In silico ADMET, antiplasmodial and antileishmanial activity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Adaptation and optimization of a fluorescence-based assay for in vivo antimalarial drug screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanny Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2017.02.049⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116 (7), pp.1955-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-017-5477-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154943v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quassia “biopiracy” case and the Nagoya Protocol: A researcher's perspective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">New hydrazine and hydrazide quinoxaline 1,4-di- N -oxide derivatives: In silico ADMET, antiplasmodial and antileishmanial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Quiliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Pabón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ramirez-Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.05.030⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (8), pp.1820-1825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2017.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154675v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbal Medicine Practices of Patients With Liver Cancer in Peru: A Comprehensive Study Toward Integrative Cancer Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Quassia “biopiracy” case and the Nagoya Protocol: A researcher's perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Cancer Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1534735416681642⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 206, pp.290-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415654v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural remedies used by Bunong people in Mondulkiri province (Northeast Cambodia) with special reference to the treatment of 11 most common ailments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovanmoly Hul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 191, pp.41-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jep.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocellular carcinoma surgery outcomes in the developing world: A 20-year retrospective cohort study at the National Cancer Institute of Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloy Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rojas Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Berrospi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Berrospi</w:t>
+                <w:t xml:space="preserve">Ivan Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (1), pp.e00052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2015.e00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Houël</w:t>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the scope of new arylamino alcohol derivatives: Synthesis, antimalarial evaluation, toxicological studies, and target exploration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Goldfarb</w:t>
+                <w:t xml:space="preserve">Herbal Medicine Practices of Patients With Liver Cancer in Peru: A Comprehensive Study Toward Integrative Cancer Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Rojas Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloy Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Pablo Cerapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2016.09.004⟩</w:t>
+              <w:t xml:space="preserve">Integrative Cancer Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1534735416681642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061681v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-infective assessment of Senecio smithioides (Asteraceae) and isolation of 9-oxoeuryopsin, a furanoeremophilane-type sesquiterpene with antiplasmodial activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Deharo</w:t>
+                <w:t xml:space="preserve">Exploring the scope of new arylamino alcohol derivatives: Synthesis, antimalarial evaluation, toxicological studies, and target exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Quiliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adela Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Fong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Pabón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Goldfarb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2015.1115994⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.184-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185709v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 13-Year Retrospective Study on Primary Liver Cancer in Cambodia: A Strikingly High Hepatitis C Occurrence among Hepatocellular Carcinoma Cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sokha Eav</w:t>
+                <w:t xml:space="preserve">Anti-infective assessment of Senecio smithioides (Asteraceae) and isolation of 9-oxoeuryopsin, a furanoeremophilane-type sesquiterpene with antiplasmodial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mollinedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Arando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000446398⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (22), pp.2594-2597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2015.1115994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356599v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Inchi Oil (Plukenetia volubilis L.), effect on adherence of Staphylococus aureus to human skin explant and keratinocytes in vitro</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">A 13-Year Retrospective Study on Primary Liver Cancer in Cambodia: A Strikingly High Hepatitis C Occurrence among Hepatocellular Carcinoma Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Rojas Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokha Eav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.06.009⟩</w:t>
+              <w:t xml:space="preserve">Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Reducing the Worldwide Burden of Cancer, 91 (2), pp.106-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000446398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03224076v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of Liquid Chromatography Combined with Tandem Mass Spectrometry Methods for the Quantitation of Simalikalactone E in Extracts of Quassia amara L. and in Mouse Blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Claparols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (2), pp.111 - 118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pca.2542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of new thienopyrimidinone derivatives displaying antimalarial properties toward both erythrocytic and hepatic stages of Plasmodium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sacha Inchi Oil (Plukenetia volubilis L.), effect on adherence of Staphylococus aureus to human skin explant and keratinocytes in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Gonzalez-Aspajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haouaria Belkhelfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Haddioui-Hbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171, pp.330-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460555v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+                <w:t xml:space="preserve">Discovery of new thienopyrimidinone derivatives displaying antimalarial properties toward both erythrocytic and hepatic stages of Plasmodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Suzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152706v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic switching: from antidermatophytic essential oils to new leishmanicidal products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Houël</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0074-02760140332⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.279-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230471v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Biological Evaluation and Structure-Activity Relationships of New Quinoxaline Derivatives as Anti-Plasmodium falciparum Agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Pérez-Silanes</w:t>
+                <w:t xml:space="preserve">Therapeutic switching: from antidermatophytic essential oils to new leishmanicidal products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Gonzalez-Aspajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules19022166⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110 (1), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760140332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279507v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Peculiar Mutation Spectrum Emerging from Young Peruvian Patients with Hepatocellular Carcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Terris</w:t>
+                <w:t xml:space="preserve">Synthesis, Biological Evaluation and Structure-Activity Relationships of New Quinoxaline Derivatives as Anti-Plasmodium falciparum Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Pabón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Galiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asunción Burguete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pérez-Silanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114912⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.2166-2180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules19022166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239684v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antidermatophytic activity of Otacanthus azureus (Linden) Ronse essential oil alone and in combination with azoles.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Eparvier</w:t>
+                <w:t xml:space="preserve">A Peculiar Mutation Spectrum Emerging from Young Peruvian Patients with Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Rojas Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Doimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Terris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.12377⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (e114912 ), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945809v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Amide Derivatives of Quinoxaline 1,4-di-N-Oxide with Leishmanicidal and Antiplasmodial Activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">German Gonzalez</w:t>
+                <w:t xml:space="preserve">In vitro antidermatophytic activity of Otacanthus azureus (Linden) Ronse essential oil alone and in combination with azoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules18044718⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116 (2), pp.288-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531079v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atypical Age-Specific Pattern of Hepatocellular Carcinoma in Peru: A Threat for Andean Populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirko Zimic</w:t>
+                <w:t xml:space="preserve">New Amide Derivatives of Quinoxaline 1,4-di-N-Oxide with Leishmanicidal and Antiplasmodial Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Pabón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pérez-Silanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Galiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067756⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (4), pp.4718-4727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules18044718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356600v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New antimalarial polyketide endoperoxides from the marine sponge Plakinastrella mamillaris collected at Fiji Islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Deharo</w:t>
+                <w:t xml:space="preserve">An Atypical Age-Specific Pattern of Hepatocellular Carcinoma in Peru: A Threat for Andean Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Loli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zimic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.03.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e67756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03531197v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activities of nitidine, a potential anti-malarial lead compound</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">New antimalarial polyketide endoperoxides from the marine sponge Plakinastrella mamillaris collected at Fiji Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria D’auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orazio Taglialatela-Scafati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-67⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (18), pp.3706-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601689v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picrasin K, a new quassinoid from Quassia amara L. (Simaroubaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Cachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciane Ho-A-Kwie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.162-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytol.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New findings on Simalikalactone D, an antimalarial compound from Quassia amara L. (Simaroubaceae).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Biological activities of nitidine, a potential anti-malarial lead compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 130 (4), pp.341-7. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2012.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00705292v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial and Leishmanicidal Activities of 2-Cyano-3-(4-phenylpiperazine-1-carboxamido) Quinoxaline 1,4-Dioxide Derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">German Gonzalez</w:t>
+                <w:t xml:space="preserve">New findings on Simalikalactone D, an antimalarial compound from Quassia amara L. (Simaroubaceae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130 (4), pp.341-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2012.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules17089451⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03608113v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gracilioethers E–J, new oxygenated polyketides from the marine sponge Plakinastrella mamillaris</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Antiplasmodial and Leishmanicidal Activities of 2-Cyano-3-(4-phenylpiperazine-1-carboxamido) Quinoxaline 1,4-Dioxide Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Pabón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Galiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pérez-Silanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.09.106⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (8), pp.9451-9461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules17089451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612847v1</w:t>
+                <w:t xml:space="preserve">hal-03608113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gracilioethers E–J, new oxygenated polyketides from the marine sponge Plakinastrella mamillaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria d'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0032-1320927⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (49), pp.10157-10163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.09.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608431v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simalikalactone E (SkE), a new weapon in the armamentarium of drugs targeting cancers that exhibit constitutive activation of the ERK pathway</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maeva Dufies</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.791⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0032-1320927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575413v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. Is antiplasmodial activity of the tea is due to quassinoids?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Valentin</w:t>
+                <w:t xml:space="preserve">Simalikalactone E (SkE), a new weapon in the armamentarium of drugs targeting cancers that exhibit constitutive activation of the ERK pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jacquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Dufies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0032-1321224⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608415v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in vivo antimalarial activity of methylene blue combined with pyrimethamine, chloroquine and quinine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. Is antiplasmodial activity of the tea is due to quassinoids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/s0074-02762012000600019⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0032-1321224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572729v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-inflammatory activity of Mitraphylline isolated from Uncaria tomentosa bark</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V.H. Doroteo-Ortega</w:t>
+                <w:t xml:space="preserve">The in vivo antimalarial activity of methylene blue combined with pyrimethamine, chloroquine and quinine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanny Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Quiliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2012.07.015⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 107 (6), pp.820-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s0074-02762012000600019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03583063v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial activity of New Caledonia and Vanuatu traditional medicines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Waidekre</w:t>
+                <w:t xml:space="preserve">Anti-inflammatory activity of Mitraphylline isolated from Uncaria tomentosa bark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rojas-Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. González-Aspajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruiz-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Doroteo-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 143 (3), pp.801-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2012.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332963v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial activity of New Caledonia and Vanuatu traditional medicines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Antimalarial activity of New Caledonia and Vanuatu traditional medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hnawia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Waidekre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 49 (4), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 49 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332772v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quassinoid constituents of Quassia amara L. leaf herbal tea. Impact on its antimalarial activity and cytotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
+                <w:t xml:space="preserve">Antiplasmodial activity of New Caledonia and Vanuatu traditional medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Waidekre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 126 (1), pp.114-118. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/13880209.2010.517541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087030v1</w:t>
+                <w:t xml:space="preserve">hal-03332772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Antiplasmodial Activity of New Indolone &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-Oxide Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Nepveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Nepveu</w:t>
+                <w:t xml:space="preserve">Sothea Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sothea Kim</w:t>
+                <w:t xml:space="preserve">Jeremie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Boyer</w:t>
+                <w:t xml:space="preserve">Olivier Chatriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hany Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53, pp.699 - 714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm901300d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial activity of simalikalactone E, a new quassinoid from quassia amara L (simaroubaceae)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Quassinoid constituents of Quassia amara L. leaf herbal tea. Impact on its antimalarial activity and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00951-09⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (1), pp.114-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01032126v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ta’ta’, Huayani: Perception of leishmaniasis and evaluation of medicinal plants used by the Chayahuita in Peru. Part II</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lancha-Tangoa</w:t>
+                <w:t xml:space="preserve">Antimalarial activity of simalikalactone E, a new quassinoid from quassia amara L (simaroubaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciane Hoakwie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.015⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (10), pp.4393-4398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00951-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01087667v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tonic-cups to Bitter-cups: Kwasi bita beker from Suriname. Determination, past and present use of an ancient galenic artefact.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Ta’ta’, Huayani: Perception of leishmaniasis and evaluation of medicinal plants used by the Chayahuita in Peru. Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Stien</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lancha-Tangoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 110 (2), pp.318-322. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.09.045⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 126 (1), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082177v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quassia amara L. (Simaroubaceae) leaf tea: Effect of the growing stage and desiccation status on the antimalarial activity of a traditional preparation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
+                <w:t xml:space="preserve">From Tonic-cups to Bitter-cups: Kwasi bita beker from Suriname. Determination, past and present use of an ancient galenic artefact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 111, pp.40-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.10.028⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 110 (2), pp.318-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384338v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood schizontocidal activity of methylene blue in combination with antimalarials againstPlasmodium falciparum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Quassia amara L. (Simaroubaceae) leaf tea: Effect of the growing stage and desiccation status on the antimalarial activity of a traditional preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Carmen Monje</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2007142135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.40-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143176v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simalikalactone D is responsible for the antimalarial properties of an Amazonian traditional remedy made with Quassia amara L. (Simaroubaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Blood schizontocidal activity of methylene blue in combination with antimalarials againstPlasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanny Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Monje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.04.017⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.135-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2007142135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00384337v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simalikalactone D is responsible for the antimalarial properties of an Amazonian traditional remedy made with Quassia amara L. (Simaroubaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 108, pp.155-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A non-radiolabeled heme–GSH interaction test for the screening of antimalarial compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Monje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 116 (3), pp.311-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exppara.2007.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9574,551 +9708,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takamalaimë, Wayana malaleja epit: une perspective holistique pour l’étude de Psidium acutangulum Mart. Ex DC. (Myrtaceae), un remède antipaludique des amérindiens wayana de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Houël</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Flore Nardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gadepam, pp.45-60, 2020, 9782952319959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can plant defences lead to valuable products? Inspiration from plant complexity in phytochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ams Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82 (S 01), pp.S1-S381, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0036-1596235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takamalaimë (Psidium acutangulum Mart ex. DC): understanding the use of an antimalarial traditional remedy from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80 (10), pp.797-797, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro antifungal activity of Otacanthus azureus (Linden) Ronse essential oil alone and in combination with azoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jahn-Oyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78 (11), 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0032-1320943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10128,151 +10262,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide Démarche-qualité : Structuration de la recherche, Projets de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Emmanuel Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Thuy Nga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Ngoc Dien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Cuc Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Huu Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence universitaire de la Francophonie. pp.111, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10282,1392 +10416,1392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early onset and peculiar mutation spectrum of hepatocellular carcinoma suggest an uncommon and unique tumor process in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Marchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rojas Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Pablo Cerapio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 World Cancer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria Plant Community Database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Antimalarial and anticancer activties of simalikalatone E a new quassinoid from Quassia amara. L. Simaroubaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress Botanical research in Tropical Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Vientiane, Laos</w:t>
+              <w:t xml:space="preserve">12èmes journées de la chimiothèque nationale, Université Paul Sabatier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266410v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial and anticancer activties of simalikalatone E a new quassinoid from Quassia amara. L. Simaroubaceae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Malaria Plant Community Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheype</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées de la chimiothèque nationale, Université Paul Sabatier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Congress Botanical research in Tropical Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Vientiane, Laos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250107v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation sur un modèle cellulaire d'hépatocarcinome humain de l'effet cytotoxique des extraits de Entada africana Guill. et Perr., Erythrina senegalensis DC. et Securidaca longepedunculata Fresen. utilisés en médecine traditionnelle au Mali</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Carraz</w:t>
+                <w:t xml:space="preserve">Transmission of Traditional Medicinal Knowledge: a survey of two Hmong communities in Northern Laos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Denou</w:t>
+                <w:t xml:space="preserve">A. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Kanadjigui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Jounées Scientifiques Annuelles de la SOACHIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Botanical research in tropical asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Vientane, Laos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349423v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of Traditional Medicinal Knowledge: a survey of two Hmong communities in Northern Laos.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is crowd-funding appropriate to finance scientific research in the global South? Ethics in research for international development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bochaton</w:t>
+                <w:t xml:space="preserve">C. Manithip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Elliott</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">E. Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical research in tropical asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Vientane, Laos</w:t>
+              <w:t xml:space="preserve">International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Vientiane, Laos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235015v1</w:t>
+                <w:t xml:space="preserve">hal-03232360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is crowd-funding appropriate to finance scientific research in the global South? Ethics in research for international development</w:t>
+                <w:t xml:space="preserve">Caractérisation sur un modèle cellulaire d'hépatocarcinome humain de l'effet cytotoxique des extraits de Entada africana Guill. et Perr., Erythrina senegalensis DC. et Securidaca longepedunculata Fresen. utilisés en médecine traditionnelle au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Manithip</w:t>
+                <w:t xml:space="preserve">Mohamed Haidara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Elliot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maëlle Carraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Kanadjigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Vientiane, Laos</w:t>
+              <w:t xml:space="preserve">16ème Jounées Scientifiques Annuelles de la SOACHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232360v1</w:t>
+                <w:t xml:space="preserve">hal-03349423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are ethnobotanical studies a good way to discover new plants species? A case study from Mondulkiri Province, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress Botanical research in Tropical Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Ventiane, Laos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can plant defenses lead to valuable products? Inspiration from plant complexity in phytochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“The importance of the herbarium in Plant Sciences” International Conference - Celebration of the 50th Anniversary of the CAY Herbarium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flora of the Guianas (FOG), Oct 2015, Cayenne, French Guiana. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du remède traditionnel amazonien à la molécule anticancéreuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences du CRCT, Centre de Recherches en Cancérologie de Toulouse, INSERM U1037</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Valentin</w:t>
+                <w:t xml:space="preserve">In vitro antifungal activity of Otacanthus azureus (Linden) Ronse essential oil alone and in combination with azoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Oyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575286v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antifungal activity of Otacanthus azureus (Linden) Ronse essential oil alone and in combination with azoles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Eparvier</w:t>
+                <w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hong Luyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, New York, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573057v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Girardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11677,904 +11811,904 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plea for a contextualist approach of hepatocellular carcinoma surgery in the developing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rojas Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berrospi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Cancer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different mutation processes affect hepatitis B virus genome in Peruvian patients with hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cerapio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rojas Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SINAPSIS 2016: First Meeting of Peruvian Scientists in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimates of the incidence from major types of cancer in Peru, based on the records of both National Institutes for Neoplastic Diseases (INEN) and for Statistics and Informatics (INEI) of Peru [2007-2013]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rojas Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IARC 50th Anniversary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary and alternative medicine practices of patients with liver cancer in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rojas Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cerapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SINAPSIS 2016: First Meeting of Peruvian Scientists in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Hong Luyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Girardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between toxocariasis in chidren and dogs at El Trebol, Pamplona Alta, San Juan de Miraflores a human settlement of Lima (Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cardenasâ Callirgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gonzalez-Aspajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rojas-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tineo-Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Torres-Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Consortium Antiparasitaire CaP2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of an Image Analysis Method for the Determination of the Parasitemia in Malaria-Infected Erythrocyte Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zimic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Consortium Antiparasitaire CaP2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12584,143 +12718,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Simalikalactone E comme agent anticancéreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert G.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2012095820A1. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12730,176 +12864,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quassinoids: Anticancer and Antimalarial Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramawat KG &amp; Merillon JM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products - Phytochemistry, botany and metabolism of alkaloids, phenolics and terpenes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.3775-3802, 2013, 978-3-642-22143-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-22144-6_161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId417"/>
+      <w:footerReference w:type="default" r:id="rId419"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13046,51 +13180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05360868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novy Charel Bobouaka Bonguili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illich Manfred Mombo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;adisaelle Hosanna Lenguiya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatthanapone Lattaphasavang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Pabouriboune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketkesone Phrasisombath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Kubota" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Elliott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Horiuchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonepaseuth Ounaphom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-014680" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Haenssgen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lovera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-00001199" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04206729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marchio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philavanh Sitbounlang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11092204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Cerapio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Contreras-Mancilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourni&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37711/rpcs.2022.4.1.362" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sysay Palamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithdavone Her" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Haekovilay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9705" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123405v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9553" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Honles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Monge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17772-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatthanaphone Latthaphasavang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthala Soukhsakhone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101582" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phommachack Kongchack" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palamy Sysay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00484-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers1010005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elliott" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outhay Souvanasy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vial" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lian Tan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015095117" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zullyjohana Rodriguez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinnethvictoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;octavio Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;ahelena Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-9062.310868" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. Arias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quiliano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06832-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dubost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-019-0307-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03356989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Lamxay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Falshaw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanom Manithip" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Ruiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2018.10.019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wong Wei Xiang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008199" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04724024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244536" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Marchio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Casavilca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30229-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28286-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02642561v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengaloun Soundala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9462475" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02642189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tr&#233;po" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-018-0039-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pab&#243;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Moles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bonilla-Ramirez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.038" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03136074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinneth Victoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Arias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Octavio Garc&#237;a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Garavito" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.04.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03127316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.02.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154978v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieng Punley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03152244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-017-5477-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154943v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramirez-Calderon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barea" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.02.049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154675v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.05.030" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415654v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rojas Rojas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Cerapio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735416681642" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03170943v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanmoly Hul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.06.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ8N0MFR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356598v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Berrospi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ch&#225;vez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Luque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2015.e00052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061681v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mendoza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Goldfarb" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2016.09.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03185709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mollinedo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vila" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arando" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2015.1115994" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Eav" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000446398" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224076v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Haddioui-Hbabi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.06.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMDGWDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Luyen Le" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2542" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1128HD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460555v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW37J376-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760140332" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279507v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Galiano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Burguete" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia P&#233;rez-Silanes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules19022166" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239684v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Doimi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114912" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945809v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12377" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03531079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18044718" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Loli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zimic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067756" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03531197v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Festa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Marino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria D&#8217;auria" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Taglialatela-Scafati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.03.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJC6N4Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03601689v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-67" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395428v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Ho-A-Kwie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRN01VSK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705292v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.013" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5101GT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608113v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17089451" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03612847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria d'Auria" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.09.106" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18TZBZ39-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608431v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320927" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ginet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.791" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608415v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321224" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03572729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aldana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762012000600019" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03583063v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas-Duran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonz&#225;lez-Aspajo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz-Martel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Doroteo-Ortega" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.07.015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JN20F7T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332963v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deharo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waidekre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332772v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13880209.2010.517541" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087030v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.037" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-573MBZL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492867v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nepveu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Kim" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Boyer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Ibrahim" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901300d" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032126v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cachet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Hoakwie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00951-09" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087667v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estevez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancha-Tangoa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.015" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8V61D0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082177v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.09.045" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VPDHJM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384338v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Houel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.10.028" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B07QNLSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143176v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rincon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maurel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2007142135" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384337v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.04.017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5ZSBZBZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143188v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2007.01.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093386v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03185703v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ams Rodrigues" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Bessi&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596235" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278506v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03589112v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hou&#235;l" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodrigues" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jahn-Oyac" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eparvier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320943" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507167v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Le Roy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thuy Nga" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Dien" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Cuc Phuong" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Huu Quang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03176715v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03266410v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheype" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250107v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03349423v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haidara" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kanadjigui" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03235015v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bochaton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elliott" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03232360v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manithip" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elliot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03235073v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hul" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03267338v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279626v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575286v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hong Luyen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573057v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Oyac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03572991v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le H." TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335619v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas Rojas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berrospi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chavez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luque" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335745v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pineau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchio" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335651v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vives" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hidalgo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herrera" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335662v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573522v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03582689v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardenas&#226; Callirgos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas-Camacho" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tineo-Valencia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres-Marquez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573430v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alvarez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279671v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auberger" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G." TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857899v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22144-6_161" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BDTWJHXJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Honles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Cerapio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Monge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marchio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00087-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05360868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novy Charel Bobouaka Bonguili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illich Manfred Mombo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;adisaelle Hosanna Lenguiya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatthanapone Lattaphasavang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Pabouriboune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketkesone Phrasisombath" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Kubota" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Elliott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Horiuchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonepaseuth Ounaphom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-014680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Haenssgen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lovera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-00001199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04206729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philavanh Sitbounlang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11092204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Contreras-Mancilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourni&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37711/rpcs.2022.4.1.362" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sysay Palamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithdavone Her" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Haekovilay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9553" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17772-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatthanaphone Latthaphasavang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthala Soukhsakhone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101582" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phommachack Kongchack" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palamy Sysay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00484-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers1010005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lian Tan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015095117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elliott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outhay Souvanasy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zullyjohana Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinnethvictoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;octavio Garc&#237;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;ahelena Arias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-9062.310868" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. Arias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quiliano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06832-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dubost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-019-0307-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2018.10.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03356989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Lamxay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Falshaw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanom Manithip" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wong Wei Xiang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008199" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04724024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244536" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02642561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengaloun Soundala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9462475" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Marchio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Casavilca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30229-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28286-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02642189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tr&#233;po" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-018-0039-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pab&#243;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Moles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bonilla-Ramirez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03136074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinneth Victoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Arias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Octavio Garc&#237;a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Garavito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.04.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03127316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.02.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieng Punley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.03.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03152244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arias" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-017-5477-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramirez-Calderon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.02.049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.05.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03170943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanmoly Hul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.06.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ8N0MFR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rojas Rojas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Berrospi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ch&#225;vez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Luque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2015.e00052" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Cerapio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735416681642" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mendoza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Goldfarb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2016.09.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03185709v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mollinedo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arando" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2015.1115994" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Eav" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000446398" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Luyen Le" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2542" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1128HD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224076v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Haddioui-Hbabi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.06.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMDGWDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW37J376-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760140332" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Galiano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Burguete" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia P&#233;rez-Silanes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules19022166" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Doimi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114912" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945809v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12377" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03531079v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18044718" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356600v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Loli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zimic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067756" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03531197v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Festa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Marino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria D&#8217;auria" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Taglialatela-Scafati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.03.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJC6N4Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Ho-A-Kwie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRN01VSK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03601689v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-67" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705292v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5101GT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608113v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17089451" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03612847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria d'Auria" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.09.106" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18TZBZ39-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608431v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320927" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575413v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ginet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.791" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608415v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321224" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03572729v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aldana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762012000600019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03583063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas-Duran" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonz&#225;lez-Aspajo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz-Martel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Doroteo-Ortega" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.07.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JN20F7T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332963v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deharo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waidekre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332772v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13880209.2010.517541" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492867v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nepveu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Kim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Boyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Ibrahim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901300d" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087030v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.037" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-573MBZL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032126v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cachet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Hoakwie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00951-09" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087667v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estevez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancha-Tangoa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8V61D0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082177v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.09.045" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VPDHJM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384338v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Houel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.10.028" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B07QNLSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143176v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rincon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maurel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2007142135" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.04.017" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5ZSBZBZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2007.01.005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03185703v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ams Rodrigues" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Bessi&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596235" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278506v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03589112v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hou&#235;l" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodrigues" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jahn-Oyac" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eparvier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320943" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507167v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Le Roy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thuy Nga" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Dien" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Cuc Phuong" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Huu Quang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03176715v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250107v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03266410v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheype" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03235015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bochaton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elliott" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03232360v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manithip" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elliot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03349423v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haidara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kanadjigui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03235073v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03267338v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279626v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573057v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Oyac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575286v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hong Luyen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03572991v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le H." TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335619v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas Rojas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berrospi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chavez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luque" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335745v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pineau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchio" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335651v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vives" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hidalgo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herrera" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335662v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573522v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03582689v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardenas&#226; Callirgos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas-Camacho" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tineo-Valencia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres-Marquez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573430v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alvarez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279671v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auberger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857899v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22144-6_161" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BDTWJHXJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>