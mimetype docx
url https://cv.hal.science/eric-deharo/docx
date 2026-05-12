--- v1 (2026-04-13)
+++ v2 (2026-05-12)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloy Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44360-026-00087-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -900,51 +900,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific medicinal knowledge and Mahout-Elephant interactions in Thongmyxay District, Laos</w:t>
+                <w:t xml:space="preserve">Savoirs médicinaux interspécifiques et interactions entre cornacs et éléphants dans le district de Thongmyxay au Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
@@ -991,94 +991,94 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.9705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.9553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103682v1</w:t>
+                <w:t xml:space="preserve">hal-04123405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoirs médicinaux interspécifiques et interactions entre cornacs et éléphants dans le district de Thongmyxay au Laos</w:t>
+                <w:t xml:space="preserve">Interspecific medicinal knowledge and Mahout-Elephant interactions in Thongmyxay District, Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
@@ -1125,70 +1125,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.9553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.9705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123405v1</w:t>
+                <w:t xml:space="preserve">hal-04103682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure assessment of 170 pesticide ingredients and derivative metabolites in people from the Central Andes of Peru</w:t>
               </w:r>
@@ -1700,295 +1700,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03244903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito metabolomics reveal that dengue virus replication requires phospholipid reconfiguration via the remodeling cycle</w:t>
+                <w:t xml:space="preserve">Forest Fevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vial</w:t>
+                <w:t xml:space="preserve">Elizabeth Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Lian Tan</w:t>
+                <w:t xml:space="preserve">François Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marti</w:t>
+                <w:t xml:space="preserve">Outhay Souvanasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (44), pp.27627-27636. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, JEP 40 years, 249, pp.112187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2015095117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987663v1</w:t>
+                <w:t xml:space="preserve">hal-03560650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Fevers</w:t>
+                <w:t xml:space="preserve">Mosquito metabolomics reveal that dengue virus replication requires phospholipid reconfiguration via the remodeling cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Elliott</w:t>
+                <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chassagne</w:t>
+                <w:t xml:space="preserve">Wei-Lian Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Aubouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Deharo</w:t>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outhay Souvanasy</w:t>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, JEP 40 years, 249, pp.112187. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (44), pp.27627-27636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2015095117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560650v1</w:t>
+                <w:t xml:space="preserve">hal-02987663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the antimalarial activity of a Colombian traditional Uitoto remedy with laboratory preparations</w:t>
               </w:r>
@@ -2294,51 +2294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chithdavone Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.27. </w:t>
@@ -2370,1017 +2370,1017 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On hepatocellular carcinoma in South America and early-age onset of the disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Deharo</w:t>
+                <w:t xml:space="preserve">From plant selection by elephants to human and veterinary pharmacopeia of mahouts in Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dubost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bertani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vichith Lamxay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Falshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanthanom Manithip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2018.10.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.112157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02641989v1</w:t>
+                <w:t xml:space="preserve">hal-03356989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From plant selection by elephants to human and veterinary pharmacopeia of mahouts in Laos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Falshaw</w:t>
+                <w:t xml:space="preserve">On hepatocellular carcinoma in South America and early-age onset of the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloy Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanthanom Manithip</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 244, pp.112157. </w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.522-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2019.112157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2018.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356989v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02641989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengue virus reduces AGPAT1 expression to alter phospholipids and enhance infection in Aedes aegypti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vial</w:t>
+                <w:t xml:space="preserve">Antileishmanial Compounds Isolated from Psidium Guajava L. Using a Metabolomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiobouaphong Phakeovilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Lian Tan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Deharo</w:t>
+                <w:t xml:space="preserve">François Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008199⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (24), pp.4536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24244536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961295v1</w:t>
+                <w:t xml:space="preserve">hal-04724024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antileishmanial Compounds Isolated from Psidium Guajava L. Using a Metabolomic Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Perio</w:t>
+                <w:t xml:space="preserve">Dengue virus reduces AGPAT1 expression to alter phospholipids and enhance infection in Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Lian Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Chassagne</w:t>
+                <w:t xml:space="preserve">Benjamin Wong Wei Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (24), pp.4536. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1008199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24244536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724024v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Seven-Year Retrospective Study on the Surveillance of Hepatitis B in Laos</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early-onset liver cancer in South America associates with low hepatitis B virus DNA burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sengaloun Soundala</w:t>
+                <w:t xml:space="preserve">Agnes Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Cerapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloy Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Casavilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/9462475⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.12031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-30229-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02642561v1</w:t>
+                <w:t xml:space="preserve">hal-01857323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-onset liver cancer in South America associates with low hepatitis B virus DNA burden</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Marchio</w:t>
+                <w:t xml:space="preserve">Liver clear cell foci and viral infection are associated with non-cirrhotic, non-fibrolamellar hepatocellular carcinoma in young patients from South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Cerapio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloy Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Cano</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Casavilca</w:t>
+                <w:t xml:space="preserve">Bruno Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.12031. </w:t>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-30229-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28286-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857323v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver clear cell foci and viral infection are associated with non-cirrhotic, non-fibrolamellar hepatocellular carcinoma in young patients from South America</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Marchio</w:t>
+                <w:t xml:space="preserve">A Seven-Year Retrospective Study on the Surveillance of Hepatitis B in Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phimpha Paboriboune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philavanh Sitbounlang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Turlin</w:t>
+                <w:t xml:space="preserve">Sengaloun Soundala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.9945. </w:t>
+              <w:t xml:space="preserve">International Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28286-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2018/9462475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851512v1</w:t>
+                <w:t xml:space="preserve">pasteur-02642561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis C in Laos: A 7-Year Retrospective Study on 1765 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phimpha Paboriboune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philavanh Sitbounlang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Trépo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3695,51 +3695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metabolomic approach to identify anti-hepatocarcinogenic compounds from plants used traditionally in the treatment of liver diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3747,51 +3747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiobouaphong Phakeovilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanthanom Manithip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fitoterapia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127, pp.226-236. </w:t>
@@ -3829,51 +3829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment and management of liver diseases by Khmer traditional healers practicing in Phnom Penh area, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3972,51 +3972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Garavito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4308,454 +4308,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural remedies used by Bunong people in Mondulkiri province (Northeast Cambodia) with special reference to the treatment of 11 most common ailments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovanmoly Hul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 191, pp.41-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170943v1</w:t>
+                <w:t xml:space="preserve">hal-01313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocellular carcinoma surgery outcomes in the developing world: A 20-year retrospective cohort study at the National Cancer Institute of Peru</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teresa Rojas Rojas</w:t>
+                <w:t xml:space="preserve">Natural remedies used by Bunong people in Mondulkiri province (Northeast Cambodia) with special reference to the treatment of 11 most common ailments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Berrospi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sovanmoly Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2015.e00052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.41-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356598v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatocellular carcinoma surgery outcomes in the developing world: A 20-year retrospective cohort study at the National Cancer Institute of Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloy Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Rojas Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Houël</w:t>
+                <w:t xml:space="preserve">Francisco Berrospi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Nardella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Valentin</w:t>
+                <w:t xml:space="preserve">Ivan Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
+                <w:t xml:space="preserve">Carlos Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.e00052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2015.e00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313006v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbal Medicine Practices of Patients With Liver Cancer in Peru: A Comprehensive Study Toward Integrative Cancer Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rojas Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,77 +5113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 13-Year Retrospective Study on Primary Liver Cancer in Cambodia: A Strikingly High Hepatitis C Occurrence among Hepatocellular Carcinoma Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rojas Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5241,315 +5241,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of Liquid Chromatography Combined with Tandem Mass Spectrometry Methods for the Quantitation of Simalikalactone E in Extracts of Quassia amara L. and in Mouse Blood</w:t>
+                <w:t xml:space="preserve">Sacha Inchi Oil (Plukenetia volubilis L.), effect on adherence of Staphylococus aureus to human skin explant and keratinocytes in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Luyen Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
+                <w:t xml:space="preserve">German Gonzalez-Aspajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Claparols</w:t>
+                <w:t xml:space="preserve">Haouaria Belkhelfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laïla Haddioui-Hbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (2), pp.111 - 118. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 171, pp.330-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pca.2542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324518v1</w:t>
+                <w:t xml:space="preserve">hal-03224076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Inchi Oil (Plukenetia volubilis L.), effect on adherence of Staphylococus aureus to human skin explant and keratinocytes in vitro</w:t>
+                <w:t xml:space="preserve">Development and Validation of Liquid Chromatography Combined with Tandem Mass Spectrometry Methods for the Quantitation of Simalikalactone E in Extracts of Quassia amara L. and in Mouse Blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German Gonzalez-Aspajo</w:t>
+                <w:t xml:space="preserve">Hong Luyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haouaria Belkhelfa</w:t>
+                <w:t xml:space="preserve">Catherine Claparols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla Haddioui-Hbabi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 171, pp.330-334. </w:t>
+              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (2), pp.111 - 118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pca.2542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224076v1</w:t>
+                <w:t xml:space="preserve">hal-01324518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of new thienopyrimidinone derivatives displaying antimalarial properties toward both erythrocytic and hepatic stages of Plasmodium</w:t>
               </w:r>
@@ -5681,90 +5681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5827,64 +5827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic switching: from antidermatophytic essential oils to new leishmanicidal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Gonzalez-Aspajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6095,77 +6095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Peculiar Mutation Spectrum Emerging from Young Peruvian Patients with Hepatocellular Carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Marchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rojas Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Doimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6223,325 +6223,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antidermatophytic activity of Otacanthus azureus (Linden) Ronse essential oil alone and in combination with azoles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Houël</w:t>
+                <w:t xml:space="preserve">New Amide Derivatives of Quinoxaline 1,4-di-N-Oxide with Leishmanicidal and Antiplasmodial Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Pabón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pérez-Silanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Galiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. S. Rodrigues</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Eparvier</w:t>
+                <w:t xml:space="preserve">German Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.12377⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (4), pp.4718-4727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules18044718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945809v1</w:t>
+                <w:t xml:space="preserve">hal-03531079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Amide Derivatives of Quinoxaline 1,4-di-N-Oxide with Leishmanicidal and Antiplasmodial Activities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvia Galiano</w:t>
+                <w:t xml:space="preserve">In vitro antidermatophytic activity of Otacanthus azureus (Linden) Ronse essential oil alone and in combination with azoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German Gonzalez</w:t>
+                <w:t xml:space="preserve">V. Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (4), pp.4718-4727. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116 (2), pp.288-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules18044718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.12377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531079v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Atypical Age-Specific Pattern of Hepatocellular Carcinoma in Peru: A Threat for Andean Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6816,51 +6816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciane Ho-A-Kwie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7057,103 +7057,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New findings on Simalikalactone D, an antimalarial compound from Quassia amara L. (Simaroubaceae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 130 (4), pp.341-7. </w:t>
@@ -7197,337 +7197,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial and Leishmanicidal Activities of 2-Cyano-3-(4-phenylpiperazine-1-carboxamido) Quinoxaline 1,4-Dioxide Derivatives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Gracilioethers E–J, new oxygenated polyketides from the marine sponge Plakinastrella mamillaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona de Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Valeria d'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules17089451⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (49), pp.10157-10163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.09.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608113v1</w:t>
+                <w:t xml:space="preserve">hal-03612847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gracilioethers E–J, new oxygenated polyketides from the marine sponge Plakinastrella mamillaris</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Antiplasmodial and Leishmanicidal Activities of 2-Cyano-3-(4-phenylpiperazine-1-carboxamido) Quinoxaline 1,4-Dioxide Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Pabón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Galiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pérez-Silanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (8), pp.9451-9461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules17089451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.09.106⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03612847v1</w:t>
+                <w:t xml:space="preserve">hal-03608113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7777,77 +7777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Luyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Girardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (11), </w:t>
@@ -7898,77 +7898,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in vivo antimalarial activity of methylene blue combined with pyrimethamine, chloroquine and quinine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Quiliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8558,64 +8558,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quassinoid constituents of Quassia amara L. leaf herbal tea. Impact on its antimalarial activity and cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8978,668 +8978,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tonic-cups to Bitter-cups: Kwasi bita beker from Suriname. Determination, past and present use of an ancient galenic artefact.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Bourdy</w:t>
+                <w:t xml:space="preserve">Quassia amara L. (Simaroubaceae) leaf tea: Effect of the growing stage and desiccation status on the antimalarial activity of a traditional preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beauchêne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Houël</w:t>
+                <w:t xml:space="preserve">Emeline Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stien</w:t>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 110 (2), pp.318-322. </w:t>
+              <w:t xml:space="preserve">, 2007, 111, pp.40-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082177v1</w:t>
+                <w:t xml:space="preserve">hal-00384338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quassia amara L. (Simaroubaceae) leaf tea: Effect of the growing stage and desiccation status on the antimalarial activity of a traditional preparation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bertani</w:t>
+                <w:t xml:space="preserve">From Tonic-cups to Bitter-cups: Kwasi bita beker from Suriname. Determination, past and present use of an ancient galenic artefact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Houel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+                <w:t xml:space="preserve">J. Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Stien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
+                <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 111, pp.40-42. </w:t>
+              <w:t xml:space="preserve">, 2007, 110 (2), pp.318-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384338v1</w:t>
+                <w:t xml:space="preserve">hal-01082177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood schizontocidal activity of methylene blue in combination with antimalarials againstPlasmodium falciparum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Simalikalactone D is responsible for the antimalarial properties of an Amazonian traditional remedy made with Quassia amara L. (Simaroubaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rincon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Carmen Monje</w:t>
+                <w:t xml:space="preserve">Lionel Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2007142135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 108, pp.155-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143176v1</w:t>
+                <w:t xml:space="preserve">hal-00384337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simalikalactone D is responsible for the antimalarial properties of an Amazonian traditional remedy made with Quassia amara L. (Simaroubaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Blood schizontocidal activity of methylene blue in combination with antimalarials againstPlasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanny Garavito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Chevolot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
+                <w:t xml:space="preserve">Séverine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Monje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.04.017⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.135-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2007142135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00384337v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-radiolabeled heme–GSH interaction test for the screening of antimalarial compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanny Garavito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carmen Monje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9722,103 +9722,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takamalaimë, Wayana malaleja epit: une perspective holistique pour l’étude de Psidium acutangulum Mart. Ex DC. (Myrtaceae), un remède antipaludique des amérindiens wayana de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gadepam, pp.45-60, 2020, 9782952319959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
@@ -9840,77 +9840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can plant defences lead to valuable products? Inspiration from plant complexity in phytochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ams Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9974,103 +9974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takamalaimë (Psidium acutangulum Mart ex. DC): understanding the use of an antimalarial traditional remedy from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80 (10), pp.797-797, 2014</w:t>
@@ -10215,2554 +10215,2804 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0032-1320943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antiparasitic profile of Alsinol, a promising molecule against protozoan hemoparasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Héléna Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Quiliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès latino-américain de pharmacologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cali, Colombia. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early onset and peculiar mutation spectrum of hepatocellular carcinoma suggest an uncommon and unique tumor process in Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Rojas Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Pablo Cerapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 World Cancer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaria Plant Community Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheype</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress Botanical research in Tropical Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Vientiane, Laos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antimalarial and anticancer activties of simalikalatone E a new quassinoid from Quassia amara. L. Simaroubaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes journées de la chimiothèque nationale, Université Paul Sabatier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation sur un modèle cellulaire d'hépatocarcinome humain de l'effet cytotoxique des extraits de Entada africana Guill. et Perr., Erythrina senegalensis DC. et Securidaca longepedunculata Fresen. utilisés en médecine traditionnelle au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haidara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Carraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Kanadjigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Jounées Scientifiques Annuelles de la SOACHIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Abidjan, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is crowd-funding appropriate to finance scientific research in the global South? Ethics in research for international development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manithip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Vientiane, Laos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission of Traditional Medicinal Knowledge: a survey of two Hmong communities in Northern Laos.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Botanical research in tropical asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Vientane, Laos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are ethnobotanical studies a good way to discover new plants species? A case study from Mondulkiri Province, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International congress Botanical research in Tropical Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Ventiane, Laos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can plant defenses lead to valuable products? Inspiration from plant complexity in phytochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“The importance of the herbarium in Plant Sciences” International Conference - Celebration of the 50th Anniversary of the CAY Herbarium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flora of the Guianas (FOG), Oct 2015, Cayenne, French Guiana. pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du remède traditionnel amazonien à la molécule anticancéreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du CRCT, Centre de Recherches en Cancérologie de Toulouse, INSERM U1037</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hong Luyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro antifungal activity of Otacanthus azureus (Linden) Ronse essential oil alone and in combination with azoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aj Oyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity enhancement in LC-ESI-MS method using mobile phase additives to quantify Simalikalactone E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International congress on natural products research joint meeting AFERP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, New-York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide Démarche-qualité : Structuration de la recherche, Projets de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Emmanuel Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Thuy Nga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Ngoc Dien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Cuc Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Huu Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence universitaire de la Francophonie. pp.111, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early onset and peculiar mutation spectrum of hepatocellular carcinoma suggest an uncommon and unique tumor process in Peru</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan-Pablo Cerapio</w:t>
+                <w:t xml:space="preserve">A plea for a contextualist approach of hepatocellular carcinoma surgery in the developing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rojas Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berrospi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chavez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 World Cancer Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03176715v1</w:t>
+              <w:t xml:space="preserve">World Cancer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial and anticancer activties of simalikalatone E a new quassinoid from Quassia amara. L. Simaroubaceae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Different mutation processes affect hepatitis B virus genome in Peruvian patients with hepatocellular carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marieke Vansteelandt</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cerapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rojas Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées de la chimiothèque nationale, Université Paul Sabatier</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03250107v1</w:t>
+              <w:t xml:space="preserve">SINAPSIS 2016: First Meeting of Peruvian Scientists in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria Plant Community Database</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimates of the incidence from major types of cancer in Peru, based on the records of both National Institutes for Neoplastic Diseases (INEN) and for Statistics and Informatics (INEI) of Peru [2007-2013]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rojas Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress Botanical research in Tropical Asia</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03266410v1</w:t>
+              <w:t xml:space="preserve">IARC 50th Anniversary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of Traditional Medicinal Knowledge: a survey of two Hmong communities in Northern Laos.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complementary and alternative medicine practices of patients with liver cancer in Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rojas Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Cerapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical research in tropical asia</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03235015v1</w:t>
+              <w:t xml:space="preserve">SINAPSIS 2016: First Meeting of Peruvian Scientists in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is crowd-funding appropriate to finance scientific research in the global South? Ethics in research for international development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Elliot</w:t>
+                <w:t xml:space="preserve">LC-ESI-MS/MS analysis of Quassia amara leaves tea. is antiplasmodial activity of the tea is due to quassinoids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Hong Luyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03232360v1</w:t>
+              <w:t xml:space="preserve">2012 International Congress on Natural Products Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation sur un modèle cellulaire d'hépatocarcinome humain de l'effet cytotoxique des extraits de Entada africana Guill. et Perr., Erythrina senegalensis DC. et Securidaca longepedunculata Fresen. utilisés en médecine traditionnelle au Mali</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Kanadjigui</w:t>
+                <w:t xml:space="preserve">Correlation between toxocariasis in chidren and dogs at El Trebol, Pamplona Alta, San Juan de Miraflores a human settlement of Lima (Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardenasâ Callirgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gonzalez-Aspajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rojas-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tineo-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Torres-Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Jounées Scientifiques Annuelles de la SOACHIM</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03349423v1</w:t>
+              <w:t xml:space="preserve">Journées du Consortium Antiparasitaire CaP2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ethnobotanical studies a good way to discover new plants species? A case study from Mondulkiri Province, Cambodia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of an Image Analysis Method for the Determination of the Parasitemia in Malaria-Infected Erythrocyte Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zimic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Botanical research in Tropical Asia</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03235073v1</w:t>
+              <w:t xml:space="preserve">Journées du Consortium Antiparasitaire CaP2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can plant defenses lead to valuable products? Inspiration from plant complexity in phytochemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie A Courtois</w:t>
+                <w:t xml:space="preserve">Recherche de molécules antipaludiques en Nouvelle-Calédonie et au Vanuatu Approche ethnopharmacologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Hnawia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Waikedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“The importance of the herbarium in Plant Sciences” International Conference - Celebration of the 50th Anniversary of the CAY Herbarium</w:t>
-[...617 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France. </w:t>
+              <w:t xml:space="preserve">Troisième Colloque International sur les plantes aromatiques et médicinales des régions d’Outre-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...755 lines deleted...]
-                <w:t xml:space="preserve">hal-03573430v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Simalikalactone E comme agent anticancéreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12771,90 +13021,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2012095820A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12864,78 +13114,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quassinoids: Anticancer and Antimalarial Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12944,96 +13194,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramawat KG &amp; Merillon JM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products - Phytochemistry, botany and metabolism of alkaloids, phenolics and terpenes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.3775-3802, 2013, 978-3-642-22143-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-22144-6_161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId419"/>
+      <w:footerReference w:type="default" r:id="rId428"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13180,51 +13430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Honles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Cerapio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Monge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marchio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00087-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05360868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novy Charel Bobouaka Bonguili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illich Manfred Mombo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;adisaelle Hosanna Lenguiya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatthanapone Lattaphasavang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Pabouriboune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketkesone Phrasisombath" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Kubota" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Elliott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Horiuchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonepaseuth Ounaphom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-014680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Haenssgen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lovera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-00001199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04206729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philavanh Sitbounlang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11092204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Contreras-Mancilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourni&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37711/rpcs.2022.4.1.362" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sysay Palamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithdavone Her" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Haekovilay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9553" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17772-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatthanaphone Latthaphasavang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthala Soukhsakhone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101582" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phommachack Kongchack" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palamy Sysay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00484-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers1010005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vial" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lian Tan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015095117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elliott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outhay Souvanasy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zullyjohana Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinnethvictoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;octavio Garc&#237;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;ahelena Arias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-9062.310868" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. Arias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quiliano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06832-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dubost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-019-0307-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2018.10.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03356989v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Lamxay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Falshaw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanom Manithip" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wong Wei Xiang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008199" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04724024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244536" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02642561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengaloun Soundala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9462475" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857323v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Marchio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Casavilca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30229-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28286-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02642189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tr&#233;po" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-018-0039-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pab&#243;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Moles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bonilla-Ramirez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03136074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinneth Victoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Arias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Octavio Garc&#237;a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Garavito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.04.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03127316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.02.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieng Punley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.03.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03152244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arias" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-017-5477-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramirez-Calderon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.02.049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.05.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03170943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanmoly Hul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.06.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ8N0MFR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rojas Rojas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Berrospi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ch&#225;vez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Luque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2015.e00052" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Cerapio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735416681642" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mendoza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Goldfarb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2016.09.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03185709v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mollinedo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arando" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2015.1115994" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Eav" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000446398" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Luyen Le" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2542" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1128HD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224076v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Haddioui-Hbabi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.06.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMDGWDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW37J376-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760140332" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Galiano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Burguete" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia P&#233;rez-Silanes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules19022166" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Doimi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114912" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945809v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12377" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03531079v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18044718" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356600v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Loli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zimic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067756" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03531197v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Festa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Marino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria D&#8217;auria" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Taglialatela-Scafati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.03.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJC6N4Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Ho-A-Kwie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRN01VSK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03601689v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-67" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705292v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5101GT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608113v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17089451" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03612847v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria d'Auria" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.09.106" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18TZBZ39-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608431v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320927" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575413v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ginet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.791" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608415v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321224" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03572729v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aldana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762012000600019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03583063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas-Duran" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonz&#225;lez-Aspajo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz-Martel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Doroteo-Ortega" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.07.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JN20F7T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332963v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deharo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waidekre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332772v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13880209.2010.517541" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492867v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nepveu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Kim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Boyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Ibrahim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901300d" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087030v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.037" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-573MBZL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032126v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cachet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Hoakwie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00951-09" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087667v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estevez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancha-Tangoa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8V61D0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082177v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.09.045" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VPDHJM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384338v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Houel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.10.028" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B07QNLSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143176v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rincon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maurel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2007142135" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.04.017" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5ZSBZBZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2007.01.005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03185703v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ams Rodrigues" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Bessi&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596235" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278506v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03589112v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hou&#235;l" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodrigues" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jahn-Oyac" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eparvier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320943" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507167v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Le Roy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thuy Nga" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Dien" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Cuc Phuong" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Huu Quang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03176715v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250107v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03266410v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheype" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03235015v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bochaton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elliott" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03232360v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manithip" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elliot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03349423v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haidara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kanadjigui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03235073v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03267338v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279626v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573057v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Oyac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575286v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hong Luyen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03572991v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le H." TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335619v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas Rojas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berrospi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chavez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luque" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335745v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pineau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchio" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335651v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vives" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hidalgo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herrera" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335662v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573522v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03582689v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardenas&#226; Callirgos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas-Camacho" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tineo-Valencia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres-Marquez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573430v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alvarez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279671v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auberger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G." TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857899v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22144-6_161" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BDTWJHXJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Honles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Cerapio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Monge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marchio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloy Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00087-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05360868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novy Charel Bobouaka Bonguili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illich Manfred Mombo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;adisaelle Hosanna Lenguiya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatthanapone Lattaphasavang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Pabouriboune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketkesone Phrasisombath" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Kubota" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Elliott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Horiuchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonepaseuth Ounaphom" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-014680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Haenssgen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lovera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-00001199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04206729v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philavanh Sitbounlang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimpha Paboriboune" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11092204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549586v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Contreras-Mancilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourni&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37711/rpcs.2022.4.1.362" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sysay Palamy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chithdavone Her" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Haekovilay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9553" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.9705" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clisson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17772-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatthanaphone Latthaphasavang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthala Soukhsakhone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101582" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phommachack Kongchack" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palamy Sysay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-021-00484-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03244903v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/livers1010005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03560650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Elliott" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outhay Souvanasy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112187" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987663v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vial" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lian Tan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015095117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zullyjohana Rodriguez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinnethvictoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;octavio Garc&#237;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;ahelena Arias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0972-9062.310868" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. Arias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quiliano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06832-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161981v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dubost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiobouaphong Phakeovilay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-019-0307-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03356989v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Lamxay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Falshaw" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanom Manithip" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2019.112157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2018.10.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04724024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24244536" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wong Wei Xiang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008199" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Marchio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Casavilca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30229-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turlin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28286-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02642561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sengaloun Soundala" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9462475" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02642189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tr&#233;po" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-018-0039-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Pab&#243;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Moles" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bonilla-Ramirez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03136074v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinneth Victoria Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Arias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Octavio Garc&#237;a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanny Garavito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.04.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03127316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.02.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieng Punley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.03.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03152244v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arias" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-017-5477-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramirez-Calderon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.02.049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03154675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubertin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.05.030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03170943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovanmoly Hul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.06.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZ8N0MFR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rojas Rojas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Berrospi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ch&#225;vez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Luque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2015.e00052" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Cerapio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735416681642" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Mendoza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Fong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Goldfarb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2016.09.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03185709v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mollinedo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arando" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2015.1115994" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01356599v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Eav" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000446398" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224076v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haouaria Belkhelfa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Haddioui-Hbabi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.06.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSMDGWDJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324518v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Luyen Le" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Claparols" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2542" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C1128HD9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW37J376-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760140332" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Galiano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asunci&#243;n Burguete" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia P&#233;rez-Silanes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules19022166" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Doimi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114912" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03531079v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules18044718" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945809v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12377" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356600v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Loli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zimic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067756" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03531197v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Festa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Marino" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria D&#8217;auria" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orazio Taglialatela-Scafati" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.03.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKJC6N4Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Cachet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Ho-A-Kwie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2011.12.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRN01VSK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03601689v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-67" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705292v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5101GT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03612847v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valeria d'Auria" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.09.106" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18TZBZ39-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608113v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules17089451" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608431v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Girardi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320927" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575413v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacquel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ginet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.791" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608415v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321224" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03572729v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Aldana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762012000600019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03583063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas-Duran" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonz&#225;lez-Aspajo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz-Martel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Doroteo-Ortega" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.07.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JN20F7T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332963v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hassani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deharo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waidekre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332772v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13880209.2010.517541" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492867v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nepveu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothea Kim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Boyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chatriant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Ibrahim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901300d" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087030v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.037" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-573MBZL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032126v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cachet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Hoakwie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00951-09" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087667v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estevez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancha-Tangoa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8V61D0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384338v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Houel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.10.028" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B07QNLSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082177v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.09.045" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VPDHJM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384337v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.04.017" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5ZSBZBZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143176v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rincon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Maurel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2007142135" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2007.01.005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03185703v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ams Rodrigues" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Bessi&#232;re" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596235" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278506v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03589112v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hou&#235;l" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rodrigues" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jahn-Oyac" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eparvier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1320943" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174252v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H&#233;l&#233;na Arias" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Minet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03176715v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03266410v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheype" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03250107v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03349423v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haidara" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Carraz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kanadjigui" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03232360v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manithip" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elliot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03235015v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bochaton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elliott" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03235073v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hul" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03267338v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279626v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03575286v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hong Luyen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573057v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Houel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigues" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Oyac" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03572991v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le H." TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507167v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Le Roy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thuy Nga" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Dien" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Cuc Phuong" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Huu Quang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335619v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rojas Rojas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berrospi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chavez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luque" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335745v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pineau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchio" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335651v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vives" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hidalgo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herrera" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03335662v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573522v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03582689v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardenas&#226; Callirgos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rojas-Camacho" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tineo-Valencia" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres-Marquez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03573430v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alvarez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750955v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Hassani" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Hnawia" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Waikedre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deharo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03279671v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auberger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857899v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22144-6_161" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BDTWJHXJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>