--- v1 (2026-03-25)
+++ v2 (2026-05-05)
@@ -6192,273 +6192,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation des chaînes de traitements de données spatiales satellitaires sur la forêt à Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection de changement de l'occupation du sol dans une commune à la périphérie de la forêt humide de Fianarantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avisoatolona Andrianarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions agraires au sud de Madagascar : résilience et viabilité, deux facettes de la conservation : actes du séminaire de synthèse du projet FPPSM</w:t>
+              <w:t xml:space="preserve">Transitions agraires au sud de Madagascar : résilience et viabilité, deux facettes de la conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827918v1</w:t>
+                <w:t xml:space="preserve">hal-01827915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de changement de l'occupation du sol dans une commune à la périphérie de la forêt humide de Fianarantsoa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avisoatolona Andrianarivo</w:t>
+                <w:t xml:space="preserve">Formalisation des chaînes de traitements de données spatiales satellitaires sur la forêt à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimé Richard Hajalalaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions agraires au sud de Madagascar : résilience et viabilité, deux facettes de la conservation</w:t>
+              <w:t xml:space="preserve">Transitions agraires au sud de Madagascar : résilience et viabilité, deux facettes de la conservation : actes du séminaire de synthèse du projet FPPSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827915v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Environmental and Socio-economic Modeling Using LEIS for Desertification Monitoring and Assessment in Menzel Habib Observatory (South Tunisia)</w:t>
               </w:r>
@@ -6752,64 +6752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation des chaînes de traitements de données spatiales satellitaires sur la forêt à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimé Richard Hajalalaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6947,51 +6947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FBFC544"/>
+    <w:nsid w:val="1BA5E61E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7178,51 +7178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-delaitre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7636-7744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167882813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7914-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M Randrianjatovo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana A Ihantamalala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05344-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04910754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hiroo Saito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Germanos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio da Purifica&#231;&#227;o De Bastos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-024-05179-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880838v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira Dos Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-33062020abb0543" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Ben Khalfallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ouerchefani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2021.1922881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Seyler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Feng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11121425" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jrs.12.046002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fatima Rodriguez Coelho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0965-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ngo-Bieng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02589.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Cordeiro Thales" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12501" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Venard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouessar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Hafsia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc d'Herb&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2007.293.a20340" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ghram" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0094" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher F&#233;toui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelrazik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137862v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aim&#233; Razafindragy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Richard Hajalalaina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;r&#232;se Baovola Rafanoharana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arisetra Razafinimaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jean Razanaka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Fanomezantsoa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrianajoro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa NFaly Sonko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723341v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Djama Rayaleh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Daher Meraneh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65990-4_13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M. Randrianjatovo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gusmai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auclair" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chaize-Auclair" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sandron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04882698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828753v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shahbazkia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828007v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. dos Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barri&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Andriamanantena" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L.T. Ranarijaona" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andriaharimalala" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Andriamanantena" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andriamanantena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafimandimby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382595v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leibovici" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bennour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6970-3_32" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828449v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;gni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontannaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Hong-Nga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bennouna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370017v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-delaitre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7636-7744" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167882813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-7914-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M Randrianjatovo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana A Ihantamalala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05344-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04910754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Hiroo Saito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Germanos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio da Purifica&#231;&#227;o De Bastos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-024-05179-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880838v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira Dos Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-33062020abb0543" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Ben Khalfallah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ouerchefani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2021.1922881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ngom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mbaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GH000310" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Seyler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_15" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Feng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11121425" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jrs.12.046002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715182v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fatima Rodriguez Coelho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0965-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153190v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sighomnou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouzou Moussa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2013.0370" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Ngo-Bieng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02589.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Cordeiro Thales" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12501" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Venard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouessar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Hafsia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc d'Herb&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2007.293.a20340" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ghram" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0094" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Loireau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi M. Sghaier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher F&#233;toui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelrazik" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137862v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aim&#233; Razafindragy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Armant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Richard Hajalalaina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;r&#232;se Baovola Rafanoharana" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arisetra Razafinimaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jean Razanaka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Fanomezantsoa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrianajoro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vargas-Rojas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delbar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa NFaly Sonko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723341v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Djama Rayaleh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahman Daher Meraneh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65990-4_13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M. Randrianjatovo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gusmai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Begue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399022v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922519v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique B&#232;gue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923611v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callot Yann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828793v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auclair" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chaize-Auclair" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sandron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04882698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828753v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shahbazkia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828007v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. dos Santos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barri&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Andriamanantena" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L.T. Ranarijaona" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andriaharimalala" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Andriamanantena" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Andriamanantena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128015v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avisoatolona Andrianarivo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827918v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Razafimandimby" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382595v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Sghaier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leibovici" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Bennour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6970-3_32" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828449v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;gni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontannaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Hong-Nga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Bennouna" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370017v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>