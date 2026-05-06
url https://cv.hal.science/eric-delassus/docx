--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -345,165 +345,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manager selon le care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitique-Le magazine des managers et des organisations reponsables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La délibération comme démarche réflexive accompagnant la décision médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Éthique et reconfigurations de l’économie de marché : nouvelles alternatives, nouveaux enjeux, 16 (2), http://ethiquepublique.revues.org/1569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172054v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01287416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que l’idée d’un corps en acte ?</w:t>
               </w:r>
@@ -998,1269 +998,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peut-on soumettre le soin à l'obligation de résultat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre-Échanges-Débat organisée par l'Inter-Collèges des psychologues hospitaliers IDF et par le collectif national des Inter-Collèges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, PAris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coexister avec la douleur et l'exigence de sens pour le patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La douleur dans tous ses sens.. l'essence de la douleur..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Magny-Cours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire émerger des valeurs dans une organisation - De l'individu à la personne : valeurs, vertus et principes, un détour par les concepts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'échanges « Refaire sens avec nos valeurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Hospitalier Théophile Roussel de Montesson, Jan 2017, Montesson, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique, Nouvelles technologies et handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INNOVATION &amp; HANDICAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, Finlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le soin ou l'éthique en acte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Rencontres du Vendredi » Secteur 14 Ethique et pratiques soignantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre psychiatrique du Bois de BONDY, Oct 2017, Bondy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture qualité-sécurité liée aux soins : Quel sens donner au terme de culture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture qualité-sécurité liée aux soins au sein des établissements de santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique, Nouvelles technologies et handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">https://www.cramif.fr/actualites/1er-symposium-descavie-le-14-decembre-2017-innovation-handicap-quelles-perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique, Nouvelles technologies et handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRAMIF, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer pour mieux (se) soigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopérer pour se soigner - S'associer pour faire une autre société.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association OPPELIA, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Faire émerger des valeurs dans une organisation - De l'individu à la personne : valeurs, vertus et principes, un détour par les concepts.</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique de la recherche et recherche de l’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges « Refaire sens avec nos valeurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Hospitalier Théophile Roussel de Montesson, Jan 2017, Montesson, France</w:t>
+              <w:t xml:space="preserve">Osons la recherche. Colloque Interrégional de Recherche Paramédical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre hospitalier de Bar Le Duc - Association Nationale pour la Formation permanente du personnel hospitalier, Mar 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre et penser son corps à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ados : bien dans leur corps, bien dans leur tête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si le manager devenait un phronimos ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième congrès "Philosophie du management" sur le thème : "Management et philosophies de l'antiquité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG), May 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'homme, rien de plus utile que l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Limoges, Mar 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Eric Delassus</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un enfant peut-il faire son deuil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osons la recherche. Colloque Interrégional de Recherche Paramédical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre hospitalier de Bar Le Duc - Association Nationale pour la Formation permanente du personnel hospitalier, Mar 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">L’enfant, la mort, le deuil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPEADA, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QU'EST-CE QUE L'IDEE D'UN CORPS MALADE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps, la santé, la médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COSHSEM, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scandale du refus de traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société francophone de Dialyse, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un enfant peut-il faire son deuil ?</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être malade : accepter pour résister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enfant, la mort, le deuil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFPEADA, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Relire l'éthique en santé à l'aune d'une anthropologie spinoziste : Philosophie de l'âge classique et médecine d'aujourd'hui.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Henry, Nov 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE RAPPORT ENTRE NARRATION ET PERCEPTION DU CORPS PAR LE MALADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Éthique et Recherche organisée à la faculté de médecine de Tours par l’Espace de Réflexion Éthique de la Région Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088949v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01082013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES VERTUS DE L'OUBLI</w:t>
               </w:r>
@@ -2725,1605 +2725,1667 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (25)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La culture de la désobéissance en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le consentement éclairé de la personne vulnérable : soumission déguisée ou réelle acceptation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La culture de la désobéissance en psychiatrie</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté et déterminisme chez Spinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le corps malade : Spinoza et l'éthique médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA NATURE DE DIEU ET SES PROPRIÉTÉS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE L'INDIVIDU À LA PERSONNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouveau de la personne et émergence du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension éthique de la médecine et du soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941546v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du suicide chez Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862937v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENS ET TRAVAIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on perdre sa dignité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La dimension éthique de la médecine et du soin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'urgence de Philosopher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La question du suicide chez Spinoza</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance et vulnérabilité - Pour un care spinoziste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'urgence de Philosopher</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CICÉRON DE LA DIVINATION (LIVRE II) Commentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Puissance et vulnérabilité - Pour un care spinoziste</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de l'homme et droits spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CICÉRON DE LA DIVINATION (LIVRE II) Commentaire</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LA NATURE DE DIEU ET SES PROPRIÉTÉS</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701247v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sagesse est-elle possible face à la mort ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">DE L'INDIVIDU À LA PERSONNE</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité de la décision médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Renouveau de la personne et émergence du sens</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607419v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagesse et résignation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une sagesse est-elle possible face à la mort ?</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604421v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technique. Notre rapport au monde peut-il n'être que technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'éthique du care</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortalité et éternel retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droits de l'homme et droits spécifiques</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596838v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on tout échanger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sagesse et résignation</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du serment d'Hippocrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La technique. Notre rapport au monde peut-il n'être que technique ?</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé du corps et santé de l'esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mortalité et éternel retour</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596871v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes orientations de philosophie morale mises en jeu en bioéthique et en éthique médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Peut-on tout échanger ?</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation thérapeutique et liberté du malade - Therapeutic education and freedom of the patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...309 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4333,167 +4395,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la santé au-delà des normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Université François Rabelais de Tours, France. 2015, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01143673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la santé au-delà des normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Penser la santé au-delà des normes, Université François Rabelais de Tours, France. 2015, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01172023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4561,51 +4623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D32A903"/>
+    <w:nsid w:val="5B2C2E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4792,51 +4854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-delassus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148037488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delassus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delassus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037655ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596859v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646408v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941546v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862937v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853937v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701247v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604421v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596838v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607419v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596871v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01143673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01172023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-delassus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148037488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delassus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delassus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037655ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596859v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646408v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941546v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862937v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701247v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607419v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604421v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596838v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596871v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01143673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01172023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>