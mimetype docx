--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -345,165 +345,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La délibération comme démarche réflexive accompagnant la décision médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Éthique et reconfigurations de l’économie de marché : nouvelles alternatives, nouveaux enjeux, 16 (2), http://ethiquepublique.revues.org/1569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manager selon le care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitique-Le magazine des managers et des organisations reponsables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287416v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01172054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que l’idée d’un corps en acte ?</w:t>
               </w:r>
@@ -998,1269 +998,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le soin ou l'éthique en acte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Rencontres du Vendredi » Secteur 14 Ethique et pratiques soignantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre psychiatrique du Bois de BONDY, Oct 2017, Bondy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture qualité-sécurité liée aux soins : Quel sens donner au terme de culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture qualité-sécurité liée aux soins au sein des établissements de santé.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646408v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique, Nouvelles technologies et handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INNOVATION &amp; HANDICAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, Finlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique, Nouvelles technologies et handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">https://www.cramif.fr/actualites/1er-symposium-descavie-le-14-decembre-2017-innovation-handicap-quelles-perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique, Nouvelles technologies et handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAMIF, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérer pour mieux (se) soigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopérer pour se soigner - S'associer pour faire une autre société.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association OPPELIA, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire émerger des valeurs dans une organisation - De l'individu à la personne : valeurs, vertus et principes, un détour par les concepts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'échanges « Refaire sens avec nos valeurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Hospitalier Théophile Roussel de Montesson, Jan 2017, Montesson, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on soumettre le soin à l'obligation de résultat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre-Échanges-Débat organisée par l'Inter-Collèges des psychologues hospitaliers IDF et par le collectif national des Inter-Collèges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, PAris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexister avec la douleur et l'exigence de sens pour le patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La douleur dans tous ses sens.. l'essence de la douleur..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Magny-Cours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Faire émerger des valeurs dans une organisation - De l'individu à la personne : valeurs, vertus et principes, un détour par les concepts.</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et penser son corps à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges « Refaire sens avec nos valeurs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Hospitalier Théophile Roussel de Montesson, Jan 2017, Montesson, France</w:t>
+              <w:t xml:space="preserve">Ados : bien dans leur corps, bien dans leur tête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Éric Delassus</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si le manager devenait un phronimos ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOVATION &amp; HANDICAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, Finlande</w:t>
+              <w:t xml:space="preserve">Quatrième congrès "Philosophie du management" sur le thème : "Management et philosophies de l'antiquité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG), May 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le soin ou l'éthique en acte</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l'homme, rien de plus utile que l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Rencontres du Vendredi » Secteur 14 Ethique et pratiques soignantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre psychiatrique du Bois de BONDY, Oct 2017, Bondy, France</w:t>
+              <w:t xml:space="preserve">Autrui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Limoges, Mar 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...297 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique de la recherche et recherche de l’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osons la recherche. Colloque Interrégional de Recherche Paramédical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre hospitalier de Bar Le Duc - Association Nationale pour la Formation permanente du personnel hospitalier, Mar 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Eric Delassus</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QU'EST-CE QUE L'IDEE D'UN CORPS MALADE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ados : bien dans leur corps, bien dans leur tête</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Le corps, la santé, la médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COSHSEM, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Et si le manager devenait un phronimos ?</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scandale du refus de traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième congrès "Philosophie du management" sur le thème : "Management et philosophies de l'antiquité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG), May 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">Université d'été 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société francophone de Dialyse, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enfant peut-il faire son deuil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enfant, la mort, le deuil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFPEADA, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">QU'EST-CE QUE L'IDEE D'UN CORPS MALADE ?</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE RAPPORT ENTRE NARRATION ET PERCEPTION DU CORPS PAR LE MALADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps, la santé, la médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COSHSEM, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Éthique et Recherche organisée à la faculté de médecine de Tours par l’Espace de Réflexion Éthique de la Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être malade : accepter pour résister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire l'éthique en santé à l'aune d'une anthropologie spinoziste : Philosophie de l'âge classique et médecine d'aujourd'hui.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julie Henry, Nov 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082013v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01088949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES VERTUS DE L'OUBLI</w:t>
               </w:r>
@@ -2759,1391 +2759,1391 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le consentement éclairé de la personne vulnérable : soumission déguisée ou réelle acceptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La culture de la désobéissance en psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le consentement éclairé de la personne vulnérable : soumission déguisée ou réelle acceptation ?</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté et déterminisme chez Spinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le corps malade : Spinoza et l'éthique médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Penser le corps malade : Spinoza et l'éthique médicale</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on perdre sa dignité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SENS ET TRAVAIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension éthique de la médecine et du soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941546v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du suicide chez Spinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862937v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'urgence de Philosopher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissance et vulnérabilité - Pour un care spinoziste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CICÉRON DE LA DIVINATION (LIVRE II) Commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA NATURE DE DIEU ET SES PROPRIÉTÉS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE L'INDIVIDU À LA PERSONNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveau de la personne et émergence du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La dimension éthique de la médecine et du soin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sagesse est-elle possible face à la mort ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La question du suicide chez Spinoza</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SENS ET TRAVAIL</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701247v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de l'homme et droits spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Peut-on perdre sa dignité ?</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagesse et résignation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'urgence de Philosopher</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604421v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La technique. Notre rapport au monde peut-il n'être que technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Puissance et vulnérabilité - Pour un care spinoziste</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortalité et éternel retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CICÉRON DE LA DIVINATION (LIVRE II) Commentaire</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596838v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on tout échanger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droits de l'homme et droits spécifiques</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécificité de la décision médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607419v2</w:t>
-              </w:r>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">hal-00653580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité du serment d'Hippocrate</w:t>
               </w:r>
@@ -4623,51 +4623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B2C2E75"/>
+    <w:nsid w:val="3021E14F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4854,51 +4854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-delassus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148037488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delassus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delassus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037655ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596859v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646408v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941546v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862937v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701247v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607419v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604421v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596838v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596871v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01143673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01172023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-delassus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148037488" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Delassus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495618v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delassus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037655ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287416v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869682v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596859v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646408v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448690v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618454v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170341v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558591v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941546v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862937v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701247v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604421v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596838v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607419v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596871v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734942v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01143673v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01172023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>