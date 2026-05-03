--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -502,969 +502,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix is required for activity-dependent bulk endocytosis at brain synapses</w:t>
+                <w:t xml:space="preserve">VASH1–SVBP and VASH2–SVBP generate different detyrosination profiles on microtubules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Laporte</w:t>
+                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kwang Il Chi</w:t>
+                <w:t xml:space="preserve">Sung Ryul Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Caudal</w:t>
+                <w:t xml:space="preserve">Chadni Sanyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Schwarz</w:t>
+                <w:t xml:space="preserve">Thorsten B Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001659⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202205096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876511v1</w:t>
+                <w:t xml:space="preserve">hal-04282103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VASH1–SVBP and VASH2–SVBP generate different detyrosination profiles on microtubules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alix is required for activity-dependent bulk endocytosis at brain synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
+                <w:t xml:space="preserve">Kwang Il Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung Ryul Choi</w:t>
+                <w:t xml:space="preserve">Laura Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadni Sanyal</w:t>
+                <w:t xml:space="preserve">Na Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten B Blum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bosc</w:t>
+                <w:t xml:space="preserve">Yvonne Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 222 (2), </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.e3001659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.202205096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3001659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04282103v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presynaptic APP levels and synaptic homeostasis are regulated by Akt phosphorylation of Huntingtin</w:t>
+                <w:t xml:space="preserve">MAP6 is an intraluminal protein that induces neuronal microtubules to coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bruyère</w:t>
+                <w:t xml:space="preserve">Camille Cuveillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yah-Se Abada</w:t>
+                <w:t xml:space="preserve">Maxime Seggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vitet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
+                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.56371⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (14), pp.eaaz4344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz4344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04727328v1</w:t>
+                <w:t xml:space="preserve">hal-02561773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP6 is an intraluminal protein that induces neuronal microtubules to coil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AutoNeuriteJ: An ImageJ plugin for measurement and classification of neuritic extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boulan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cuveillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Delaroche</w:t>
+                <w:t xml:space="preserve">Charlotte Ravanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Seggio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz4344⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (7), pp.e0234529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561773v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04727304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AutoNeuriteJ: An ImageJ plugin for measurement and classification of neuritic extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boulan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ravanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (7), pp.e0234529. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0234529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0234529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04727304v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02914636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoNeuriteJ: An ImageJ plugin for measurement and classification of neuritic extensions</w:t>
+                <w:t xml:space="preserve">Two Antagonistic Microtubule Targeting Drugs Act Synergistically to Kill Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Boulan</w:t>
+                <w:t xml:space="preserve">Lauralie Peronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Beghin</w:t>
+                <w:t xml:space="preserve">Ankit Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Ravanello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
+                <w:t xml:space="preserve">Renaud Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234529⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.2196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12082196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02914636v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Antagonistic Microtubule Targeting Drugs Act Synergistically to Kill Cancer Cells</w:t>
+                <w:t xml:space="preserve">Presynaptic APP levels and synaptic homeostasis are regulated by Akt phosphorylation of Huntingtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauralie Peronne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Denarier</w:t>
+                <w:t xml:space="preserve">Julie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Rai</w:t>
+                <w:t xml:space="preserve">Yah-Se Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Prudent</w:t>
+                <w:t xml:space="preserve">Hélène Vitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vernet</w:t>
+                <w:t xml:space="preserve">Gaëlle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (8), pp.2196. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.e56371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12082196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.56371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034449v1</w:t>
+                <w:t xml:space="preserve">inserm-04727328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neurodevelopmental TUBB2B β-tubulin mutation impairs Bim1 (yeast EB1)-dependent spindle positioning</w:t>
               </w:r>
@@ -1727,51 +1727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and long-term efficacy of electroconvulsive stimulation in animal models of depression: The essential role of neuronal survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dall’igna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,338 +2110,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for the microtubule +end protein Bik1 (CLIP170) and the Rho1 GTPase in Snc1 trafficking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Boscheron</w:t>
+                <w:t xml:space="preserve">Tau antagonizes end-binding protein tracking at microtubule ends through a phosphorylation- dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Denarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+                <w:t xml:space="preserve">Elea Prezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vinit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Loeillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Mugnier</w:t>
+                <w:t xml:space="preserve">Virginie Stoppin-Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.190330⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (19), pp.2924-2934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E16-01-0029)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01360037v1</w:t>
+                <w:t xml:space="preserve">hal-01478521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau antagonizes end-binding protein tracking at microtubule ends through a phosphorylation- dependent mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Denarier</w:t>
+                <w:t xml:space="preserve">A role for the microtubule +end protein Bik1 (CLIP170) and the Rho1 GTPase in Snc1 trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boscheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loeillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elea Prezel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Vinit</w:t>
+                <w:t xml:space="preserve">Charlotte Peloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Stoppin-Mellet</w:t>
+                <w:t xml:space="preserve">Marine Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (19), pp.2924-2934. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (17), pp.3332-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E16-01-0029)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.190330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478521v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01360037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtubule-associated protein 6 mediates neuronal connectivity through Semaphorin 3E-dependent signalling for axonal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Deloulme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2522,90 +2522,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tau co-organizes dynamic microtubule and actin networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréliane Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elea Prezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.9964</w:t>
@@ -2634,51 +2634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Microtubular Localizations of Microtubule-Associated Protein 6 (MAP6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Windscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2928,51 +2928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Delphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Seggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3300,51 +3300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation of Ser172 in yeast β tubulin induces defects in microtubule dynamics and cell division.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Denarier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3434,51 +3434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STOP-like protein 21 is a novel member of the STOP family, revealing a Golgi localization of STOP proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gory-Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Windscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,77 +3868,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VASH1-SVBP and VASH2-SVBP generate different detyrosination profiles on microtubules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Ryul Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadni Sanyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALG-2 interacting protein-X (Alix) is required for activity-dependent bulk endocytosis at brain synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine H Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwang Il Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4136,90 +4136,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TIRF microscopy assay to decode how tau regulates EB's tracking at microtubule ends.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacnicte Ramirez-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Stoppin-Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elea Prezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Vinit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4439,51 +4439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharshini Gopal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61679-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vinit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.260152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shancy Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Joubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010423" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Il Chi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caudal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schwarz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001659" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ryul Choi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Sanyal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten B Blum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202205096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04727328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah-Se Abada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vitet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.56371" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02561773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cuveillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz4344" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04727304v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beghin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravanello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234529" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Peronne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Rai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prudent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vernet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082196" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sissoko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Andrieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.038620" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair T. Pagnamenta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heemeryck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Peris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddz186" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jonckheere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dall&#8217;igna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pelluet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.08.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13766" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Aillaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bosson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao4165" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01360037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caudron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loeillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Peloso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mugnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.190330" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Prezel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stoppin-Mellet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E16-01-0029)" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Elie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01114907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Windscheid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montessuit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryouhei Tsutsumi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114905" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00904818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rendu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brocard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2013.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00734797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delphin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouvier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Couriol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Saoudi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.398339" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Dib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Dionne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Beaudoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Friedman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1160" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra L. Fulton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana C. Friedman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyeth W. Wasserman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Peterson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr326" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00566490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny-Constanza Thibout-Quintana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S. Brocard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013553" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380095v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Proietto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603380200" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Forghani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman F. Farhadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2596-05.2005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourest-Lieuvin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pirollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.142.1.167" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine H Laporte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rolland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C Caudal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez-Hernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2017.06.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151424v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharshini Gopal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delaroche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bosc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de Andrade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61679-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vinit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.260152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268214v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shancy Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Joubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010423" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacnicte Ramirez-Rios" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ryul Choi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadni Sanyal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten B Blum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202205096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Il Chi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caudal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Schwarz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001659" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02561773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cuveillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seggio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gory-Faur&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz4344" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04727304v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boulan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beghin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravanello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02914636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034449v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Peronne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Rai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prudent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vernet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082196" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04727328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah-Se Abada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vitet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.56371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brousse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sissoko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Andrieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscheron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.038620" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair T. Pagnamenta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Heemeryck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Peris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddz186" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082950v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jonckheere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dall&#8217;igna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauliac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pelluet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2018.08.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brocard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13766" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345845v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Aillaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bosson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao4165" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Prezel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stoppin-Mellet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E16-01-0029)" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01360037v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caudron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loeillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Peloso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mugnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.190330" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Elie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01114907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Windscheid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Montessuit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryouhei Tsutsumi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114905" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00904818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rendu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brocard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2013.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00734797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delphin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouvier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Couriol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Saoudi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.398339" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Dib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Dionne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Beaudoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana H. Friedman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1160" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra L. Fulton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana C. Friedman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyeth W. Wasserman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Peterson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr326" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00566490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny-Constanza Thibout-Quintana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S. Brocard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013553" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380095v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Proietto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M603380200" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00380194v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Forghani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman F. Farhadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2596-05.2005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourest-Lieuvin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pirollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.142.1.167" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Blum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine H Laporte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rolland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C Caudal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez-Hernandez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2017.06.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>