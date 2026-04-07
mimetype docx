--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Denis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric DENIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0788-3072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113171692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis est docteur en géographie, directeur de recherche au CNRS. Ses travaux contribuent à l'analyse des dynamiques de peuplement et des systèmes de villes. Il conduit également des recherches sur les transformations socio-spatiales et les inégalités dans les métropoles en expansion rapide. Il accorde une attention particulière à la question de l’urbanisation subalterne ou </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et des petites villes ainsi qu’à la question foncière - à la conversion du sol aux usages urbains et à sa marchandisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses terrains, après une thèse sur la France et la décentralisation vue à travers le prisme des politiques de distribution d’électricité et de gaz, sont situés en Égypte, au Soudan et en Inde (UMIFRE CEDEJ - Le Caire/Khartoum). Il a été en poste en Egypte de 1993 à 2003 et en Inde (UMIFRE Institut Français Pondichéry) de 2009 à 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Habilitation à diriger des recherches, Université Paris 1 - Panthéon-Sorbonne : &amp;quot;Ville, Urbanisation et propriété : Égypte, Sud-Soudan et Inde&amp;quot;, 3 volumes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, doctorat NR de géographie, Université de Caen : &amp;quot;Chronique géographique de la distribution de gaz et d'électricité en France&amp;quot;, sous la direction de R. Hérin, en convention CIFRE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL - RESPONSABILITES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2024, directeur de l'UMR Géographie-cités UMR 8504, CNRS/Paris 1 Panthéon Sorbonne, Université de Paris & EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2014, directeur de recherche au CNRS (CR1), laboratoire Géographie-Cités (UMR 8504, CNRS/Paris 1/Paris 7), équipe PARIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014, chargé de recherche au CNRS, laboratoire Géographie-Cités (UMR 8504, CNRS/Paris 1/Paris 7), équipe PARIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013, chercheur, responsable du département de sciences sociales de l’Institut Français de Pondichéry, Inde & directeur de l'IFP 2011-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 à 2009, chargé de recherche CNRS, laboratoire SEDET (UMR CNRS-Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 à 2003, chargé de recherche CNRS, Centre de Documentation Juridique et sociale (URA CNRS, CEDEJ), Le Caire, Égypte. Directeur-adjoint du CEDEJ 1998-2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS & BOURSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2002 : chercheur invité - Tohoku University (Sendai, Japon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1998 : médaille de bronze du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021, coordinateur, programme de recherche comparatif sur les conversions foncières dans les Suds (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022, contributeur, programme européen EQUIP “Challenging Inequalities: An Indo-European perspective”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020, responsable scientifique du programme de recherche comparatif sur les c</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ommuns urbains pour l’habitat dans les Suds </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(AFD – direction de la recherche).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019, coordinateur, PICS CNRS – Géographie-cités et Centre for Policy Planning (New Delhi) pour le développement d’une plateforme commune d’analyse du peuplement en Inde.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014, Responsable de l’ANR SUBURBIN (appel Suds II), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014, responsable des équipes Inde et Indonésie, ANR ANDROMAQUE (appel Suds II), Anthropologie du droit dans les mondes musulmans africains et asiatiques – pratiques foncières en contexte musulman (Inde, Indonésie, Soudan et Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014, responsable avec B. Dupret du programme Titrement (GIP Droit et Justice) : pratiques et effets de la délivrance de titres de propriété dans les quartiers illégaux en Inde, Éthiopie et Mauritanie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014, contributeur du programme Chance2Sustain (7th PCRD), dynamiques et durabilités dans les métropoles des BRICS, Inde, Brésil et Afrique du Sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010, contributeur e-Géopolis - Mesurer l'urbanisation du Monde (ANR Corpus & AFD direction Afrique et Google-Tides Foundation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009, contributeur, ANR Water Management in Khartoum International Research, WAMAKHAIR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2001, Coordinateur du programme CITés : Approche comparée des enjeux de la métropolisation, Le Caire, Istanbul et Téhéran (appel 1999 Actions Concertées Incitatives Ville)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998 : contributeur, programme PirVilles-CNRS – Mesure de l’urbanisation de l'Égypte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Everyday Commoning Practices in Urbanising Localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.16-34. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/ijc.1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs résidentiels, faire et vivre en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des professionnels de ADP-Villes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03678787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la refondation de la cité méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villes méditerranéennes en quête de modèles (dossier), 421, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03288046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel pour les approches coopératives et collectives pour l’habitat populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269-270, pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation subalterne en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quoi de neuf en géographie urbaine (3)?, 85 (2), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des mobilités et diffusion du Covid-19 en France : ce que les données Facebook dévoilent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benkimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chalonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Urban Governance through Urban Science: Multi-Scale Dynamics of Urban Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Economic Geography, Innovation, and Environmental Sustainability Transitions, 12 (15), pp.5954. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12155954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02908594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization: Indian Insights for Urban Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Zérah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et dénombrer les slums dans les villes indiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIV (1), pp.185-214. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.8520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Desires and Lust for Land South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Series: Land Rights in the Urban Global South</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01780595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Rights in the Urban Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India International Centre Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The Comtenporary Urban Conumdrum, 43 (3-4), pp.26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01755990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les aires urbaines en forte expansion dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La fabrique urbaine, 44 (2015/4), pp.307-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management in urban governance; building adaptive capacity through ICT-GIS-based systems in the global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Environment and Foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.2336 - 6621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and spatial knowledge management in urban governance: Emerging issues in India, Brazil, South Africa, and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.501-509. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.habitatint.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of India's urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paper Promises of Digitization: Digitizing Spatial Information for Planning in the Chennai Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01/2013 (20), pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory spatial knowledge management tools : Empowerment and upscaling or exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (2), pp.258-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and political weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XLVII (30), pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing Land in Egyptian and Indian Megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (206), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.206.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potentia recobrada de dos ciudades-mundo de la Edad Media: Estambul y El Cairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.361-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les enjeux du foncier urbain pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Soares Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.206.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Les enjeux du foncier urbain pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Soares Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better appraisal of urbanization in India, a fresh look at the landscape of morphological agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 569, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du foncier observée à partir des métropoles égyptiennes et indiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206, pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repenser la géographie économique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la géographie économique. Les arrangements du rapport de la Banque Mondiale avec les sciences géographiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, En ligne : http://cybergeo.revues.org/index23144.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation du monde en 2010 s'affiche dans Google earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Marius Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme CIT, hôte des TIGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (127-128), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources récentes de l'observation foncière urbaine dans les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00415790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN GROWTH IN WEST AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du CEPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire, Istanbul, Téhéran: trois mégapoles, une dynamique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pérouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (127-128), pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance urbaine en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du CEPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic Surprises Foreshadow Change in Neoliberal Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERIP Middle East Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 246, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation et le passage du recensement du Soudan 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://echogeo.revues.org/index5963.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes intermédiaires dans le Monde arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°19, pp.11-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités régionales et rébellions au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (20), pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHARTOUM : VILLE REFUGE ET METROPOLE RENTIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°18, pp.87-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie ethnique, modernisation et violence au Darfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.93-137. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2005.1095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques dimensions de Khartoum et de l'urbanisation au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'Observatoire Urbain du Caire Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°6/7 2d série, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions nouvelles de la métropolisation dans le Monde arabe : le cas du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 64, pp.119-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de l'Égypte (II) : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (23), http://ema.revues.org/index961.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is afraid of ashwaiyyat? Urban change and politics in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Bayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (2), pp.185-199. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/095624780001200215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du village au Caire, au village comme au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (4-5), http://ema.revues.org/index883.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire : aspects sociaux de l'étalement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (23), http://ema.revues.org/index968.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question méridionale égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1-2, pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00383078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENT ANS DE LOCALISATION DE LA POPULATION CHRETIENNE EGYPTIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrolabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la densification. Le peuplement de l'Egypte de 1897 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 73 (3), 183-201; http://www.persee.fr/web/revues/home/prescript/article/geoca_0035-113x_1998_num_73_3_4826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance urbaine et dynamique socio-spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27 (2), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie seconde ville d'Égypte ou métropole méditerranéenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Géographique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2-3, pp.163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des ‘ashwaiyyât. Premier acte : Imbâba, décembre 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (20), http://ema.revues.org/index512.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary theory for the spatial dynamics of urban systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial knowledge management tools in urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSESSING AND EXPLORING THE STATE OF URBAN KNOWLEDGE: ITS PRODUCTION, USE, AND DISSEMINATION IN CITIES OF THE SOUTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urbanization of What?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Urban Transformation (Urban Geography Commission - International Geographical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Hyderabad, India. pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MARCHANDISATION DES ASHWAYYIAT(S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Public Policies and Legal Practices toward Informal Settlements in the Middle East” Workshop; Ababsa M. &amp; Denis E. orgs.; Ninth Mediterranean Research Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montecatini, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions ordinaires des usages des sols liées à l'urbanisation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 108 p, 2023, Ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs fonciers pour des villes inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de Souza Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Midheme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Géographie-cités. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 219, 84 p., 2021, Papiers de recherche, 2492-2846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The American University in Cairo Press, pp.352, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et devenir des communs fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Leyronas; Benjamin Coriat; Kako Nubukpo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en communs. Tensions, mutations, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement; Groupe de la Banque Mondiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-105, 2023, L'Afrique en développement, 978-2-37902-020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Urban Constructions for Whom? Drivers of Urban Built-Up Expansion Across the World from 1990 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pumain Denise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories and Models of Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theories and Models of Urbanization, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-258, 2020, Lecture Notes in Morphogenesis, 978-3-030-36655-1. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentes & investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florin B., Madoeuf A., Sanmartin O., Stadnicki R., Troin F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.313-315, 2020, Perspectives Villes et Territoires, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs du foncier : modes d'accumulation du capital, droit de propriété et production de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, pp.312-335, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse Urbanization and Mega-Urban Regions in India: Between Reluctant and Restrictive Urbanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Pumain; Céline Rozenblat; Elkin Velasquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Transnational Perspectives on Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-262, 2018, Advances in Geographical and Environmental Sciences, 978-981-10-7798-2. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7799-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo's new towns from one revolution to another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angélil M.; Malterre-Barthes C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo New cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruby Press, 2018, 978-3-944074-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01755844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujata Patel; Omita Goyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India’s Contemporary Urban Conundrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge India</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-43, 2018, 9780429659379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Global and Multiple Linkages in the Making of an Ordinary Place: Parangipettai-Porto Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarin Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Eric; Zérah; Marie-Helene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation in India : An Introduction to the Dynamics of Ordinary Towns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-195, 2017, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-3616-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From slum[1] to ordinary neighborhood in a provincial town of South India: Resident-induced practices of participation and co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvanaswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon D. Benjamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Deboulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Precarious Neighborhoods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-231, 2016, Etudes de l’AFD, 2492-8313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megacities: The Asian Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.B. Singh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Development Challenges, Risks and Resilience in Asian Mega Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Japan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2014, Advances in Geographical and Environmental Sciences, 978-4-431-55042-6. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-55043-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Forms and Norms: Questioning Illegal Urban Housing in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East: Case Studies from Egypt, Syria, Jordan, Lebanon, and Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University in Cairo Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La centralité retrouvée de deux villes-monde du moyen âge, Istanbul et le Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grange A.-M., Grandjean P., Reynaud A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vertus de l'interdisciplinarité. Mélanges offerts à Marcel Bazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, IATEUR, pp.205-226, 2009, Les Cahiers de l'IATEUR n° Spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire métropole privatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghettos de Riches - Tour du monde des enclaves résidentielles sécurisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrin, pp.169-182, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert: from ghost towns to forbidden cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aglaia Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desert Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRP/Rignier, Zürich, pp.117-127, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAIRO BETWEEN TRACES AND LIBERAL RE-FOUNDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salma K. Jayyusi, Renata Holod, Attilio Petruccioli and André Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City in the Islamic World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1085-1114, 2008, Handbook of Oriental Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatorze millions d'Égyptiens en plus depuis 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrique Klaus et Chaymaa Hassabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques égyptiennes 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEJ, pp.17-28, 2007, Chroniques égyptiennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: villes et urbanisation des provinces égyptiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation des provinces égyptiennes. Vers l'écouménopolis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala/Cedej, pp.9-23, 2007, Kalam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISQUES ET ACTUALISATION DE L'ÉCOLOGIE MÉGAPOLITAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Coannus; Jean-François Prérouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et risques. Regards croisés sur quelques cités "en danger"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica / Anthropos, pp.168-195, 2006, Géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo as Neoliberal Capital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Singerman and Paul Amar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo Cosmopolitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University in Cairo Press, pp.47-71, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égypte à l'aube du XXe siècle : Pays, bourgs, cités en des temporalités divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Dakhlia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanités arabes. Hommage à Bernard Lepetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad - Actes Sud, pp.225-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes d’Égypte à l’aube du XXe siècle. Les temporalités divergentes des pays, des bourgs et des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Dakhlia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanité arabe. Volume à la mémoire de Bernard Lepetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad, pp.225-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory 'Spatial' Knowledge Management Configurations in Metropolitan Governance Networks for SD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Sustainability Issues in Metropolitan Chennai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Varrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dhanalakshmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Readings on Small Town Dynamics in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythri Prasad-Aleyamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping City Visions: Integrating Mega- projects in Urban Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01086618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better appraisal of urbanization in India: A fresh look at the landscape of morphological agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis (English version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIS: Information System for Informal Settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary changes in land use linked to urbanisation in the global South Housing, capitalisation, agricultural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Technique "Foncier et développement". 2023, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs fonciers pour l’habitat dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Française de Développement, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural-Urban Linkages: India Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 124, Rimisp, Centro Latinoamericano para el Desarrollo Rural, Santiago, Chile. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du titrement dans les villes en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Ficquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Bhuvanaswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole d'Urbanisme de Paris; UMR 8504 Géographie-cités; UMR 8586 PRODIG; CEIFR - EHESS; CéSor - EHESS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Denis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric DENIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0788-3072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113171692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis est docteur en géographie, directeur de recherche au CNRS. Ses travaux contribuent à l'analyse des dynamiques de peuplement et des systèmes de villes. Il conduit également des recherches sur les transformations socio-spatiales et les inégalités dans les métropoles en expansion rapide. Il accorde une attention particulière à la question de l’urbanisation subalterne ou </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et des petites villes ainsi qu’à la question foncière - à la conversion du sol aux usages urbains et à sa marchandisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses terrains, après une thèse sur la France et la décentralisation vue à travers le prisme des politiques de distribution d’électricité et de gaz, sont situés en Égypte, au Soudan et en Inde (UMIFRE CEDEJ - Le Caire/Khartoum). Il a été en poste en Egypte de 1993 à 2003 et en Inde (UMIFRE Institut Français Pondichéry) de 2009 à 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Habilitation à diriger des recherches, Université Paris 1 - Panthéon-Sorbonne : &amp;quot;Ville, Urbanisation et propriété : Égypte, Sud-Soudan et Inde&amp;quot;, 3 volumes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, doctorat NR de géographie, Université de Caen : &amp;quot;Chronique géographique de la distribution de gaz et d'électricité en France&amp;quot;, sous la direction de R. Hérin, en convention CIFRE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL - RESPONSABILITES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2024, directeur de l'UMR Géographie-cités UMR 8504, CNRS/Paris 1 Panthéon Sorbonne, Université de Paris & EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2014, directeur de recherche au CNRS (CR1), laboratoire Géographie-Cités (UMR 8504, CNRS/Paris 1/Paris 7), équipe PARIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014, chargé de recherche au CNRS, laboratoire Géographie-Cités (UMR 8504, CNRS/Paris 1/Paris 7), équipe PARIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013, chercheur, responsable du département de sciences sociales de l’Institut Français de Pondichéry, Inde & directeur de l'IFP 2011-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 à 2009, chargé de recherche CNRS, laboratoire SEDET (UMR CNRS-Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 à 2003, chargé de recherche CNRS, Centre de Documentation Juridique et sociale (URA CNRS, CEDEJ), Le Caire, Égypte. Directeur-adjoint du CEDEJ 1998-2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS & BOURSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2002 : chercheur invité - Tohoku University (Sendai, Japon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1998 : médaille de bronze du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021, coordinateur, programme de recherche comparatif sur les conversions foncières dans les Suds (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022, contributeur, programme européen EQUIP “Challenging Inequalities: An Indo-European perspective”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020, responsable scientifique du programme de recherche comparatif sur les c</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ommuns urbains pour l’habitat dans les Suds </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(AFD – direction de la recherche).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019, coordinateur, PICS CNRS – Géographie-cités et Centre for Policy Planning (New Delhi) pour le développement d’une plateforme commune d’analyse du peuplement en Inde.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014, Responsable de l’ANR SUBURBIN (appel Suds II), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014, responsable des équipes Inde et Indonésie, ANR ANDROMAQUE (appel Suds II), Anthropologie du droit dans les mondes musulmans africains et asiatiques – pratiques foncières en contexte musulman (Inde, Indonésie, Soudan et Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014, responsable avec B. Dupret du programme Titrement (GIP Droit et Justice) : pratiques et effets de la délivrance de titres de propriété dans les quartiers illégaux en Inde, Éthiopie et Mauritanie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014, contributeur du programme Chance2Sustain (7th PCRD), dynamiques et durabilités dans les métropoles des BRICS, Inde, Brésil et Afrique du Sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010, contributeur e-Géopolis - Mesurer l'urbanisation du Monde (ANR Corpus & AFD direction Afrique et Google-Tides Foundation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009, contributeur, ANR Water Management in Khartoum International Research, WAMAKHAIR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2001, Coordinateur du programme CITés : Approche comparée des enjeux de la métropolisation, Le Caire, Istanbul et Téhéran (appel 1999 Actions Concertées Incitatives Ville)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998 : contributeur, programme PirVilles-CNRS – Mesure de l’urbanisation de l'Égypte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Everyday Commoning Practices in Urbanising Localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.16-34. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/ijc.1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs résidentiels, faire et vivre en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des professionnels de ADP-Villes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03678787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation subalterne en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quoi de neuf en géographie urbaine (3)?, 85 (2), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la refondation de la cité méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villes méditerranéennes en quête de modèles (dossier), 421, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03288046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel pour les approches coopératives et collectives pour l’habitat populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269-270, pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization: Indian Insights for Urban Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Zérah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Urban Governance through Urban Science: Multi-Scale Dynamics of Urban Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Economic Geography, Innovation, and Environmental Sustainability Transitions, 12 (15), pp.5954. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12155954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02908594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des mobilités et diffusion du Covid-19 en France : ce que les données Facebook dévoilent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benkimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chalonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et dénombrer les slums dans les villes indiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIV (1), pp.185-214. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.8520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Desires and Lust for Land South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Series: Land Rights in the Urban Global South</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01780595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Rights in the Urban Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India International Centre Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The Comtenporary Urban Conumdrum, 43 (3-4), pp.26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01755990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les aires urbaines en forte expansion dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La fabrique urbaine, 44 (2015/4), pp.307-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management in urban governance; building adaptive capacity through ICT-GIS-based systems in the global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Environment and Foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.2336 - 6621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and spatial knowledge management in urban governance: Emerging issues in India, Brazil, South Africa, and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.501-509. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.habitatint.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of India's urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paper Promises of Digitization: Digitizing Spatial Information for Planning in the Chennai Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01/2013 (20), pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory spatial knowledge management tools : Empowerment and upscaling or exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (2), pp.258-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and political weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XLVII (30), pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du foncier observée à partir des métropoles égyptiennes et indiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206, pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better appraisal of urbanization in India, a fresh look at the landscape of morphological agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 569, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing Land in Egyptian and Indian Megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (206), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.206.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potentia recobrada de dos ciudades-mundo de la Edad Media: Estambul y El Cairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.361-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les enjeux du foncier urbain pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Soares Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.206.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Les enjeux du foncier urbain pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Soares Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repenser la géographie économique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la géographie économique. Les arrangements du rapport de la Banque Mondiale avec les sciences géographiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, En ligne : http://cybergeo.revues.org/index23144.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation du monde en 2010 s'affiche dans Google earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Marius Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources récentes de l'observation foncière urbaine dans les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00415790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme CIT, hôte des TIGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (127-128), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN GROWTH IN WEST AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du CEPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire, Istanbul, Téhéran: trois mégapoles, une dynamique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pérouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (127-128), pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance urbaine en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du CEPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic Surprises Foreshadow Change in Neoliberal Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERIP Middle East Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 246, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation et le passage du recensement du Soudan 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://echogeo.revues.org/index5963.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes intermédiaires dans le Monde arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°19, pp.11-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités régionales et rébellions au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (20), pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHARTOUM : VILLE REFUGE ET METROPOLE RENTIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°18, pp.87-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie ethnique, modernisation et violence au Darfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.93-137. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2005.1095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques dimensions de Khartoum et de l'urbanisation au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'Observatoire Urbain du Caire Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°6/7 2d série, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions nouvelles de la métropolisation dans le Monde arabe : le cas du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 64, pp.119-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de l'Égypte (II) : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (23), http://ema.revues.org/index961.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is afraid of ashwaiyyat? Urban change and politics in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Bayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (2), pp.185-199. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/095624780001200215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du village au Caire, au village comme au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (4-5), http://ema.revues.org/index883.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire : aspects sociaux de l'étalement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (23), http://ema.revues.org/index968.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENT ANS DE LOCALISATION DE LA POPULATION CHRETIENNE EGYPTIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrolabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question méridionale égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1-2, pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00383078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la densification. Le peuplement de l'Egypte de 1897 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 73 (3), 183-201; http://www.persee.fr/web/revues/home/prescript/article/geoca_0035-113x_1998_num_73_3_4826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance urbaine et dynamique socio-spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27 (2), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie seconde ville d'Égypte ou métropole méditerranéenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Géographique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2-3, pp.163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des ‘ashwaiyyât. Premier acte : Imbâba, décembre 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (20), http://ema.revues.org/index512.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary theory for the spatial dynamics of urban systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial knowledge management tools in urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSESSING AND EXPLORING THE STATE OF URBAN KNOWLEDGE: ITS PRODUCTION, USE, AND DISSEMINATION IN CITIES OF THE SOUTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urbanization of What?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Urban Transformation (Urban Geography Commission - International Geographical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Hyderabad, India. pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MARCHANDISATION DES ASHWAYYIAT(S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Public Policies and Legal Practices toward Informal Settlements in the Middle East” Workshop; Ababsa M. &amp; Denis E. orgs.; Ninth Mediterranean Research Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montecatini, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions ordinaires des usages des sols liées à l'urbanisation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 108 p, 2023, Ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs fonciers pour des villes inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de Souza Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Midheme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Géographie-cités. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 219, 84 p., 2021, Papiers de recherche, 2492-2846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The American University in Cairo Press, pp.352, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et devenir des communs fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Leyronas; Benjamin Coriat; Kako Nubukpo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en communs. Tensions, mutations, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement; Groupe de la Banque Mondiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-105, 2023, L'Afrique en développement, 978-2-37902-020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Urban Constructions for Whom? Drivers of Urban Built-Up Expansion Across the World from 1990 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pumain Denise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories and Models of Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theories and Models of Urbanization, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-258, 2020, Lecture Notes in Morphogenesis, 978-3-030-36655-1. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentes & investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florin B., Madoeuf A., Sanmartin O., Stadnicki R., Troin F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.313-315, 2020, Perspectives Villes et Territoires, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs du foncier : modes d'accumulation du capital, droit de propriété et production de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, pp.312-335, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse Urbanization and Mega-Urban Regions in India: Between Reluctant and Restrictive Urbanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Pumain; Céline Rozenblat; Elkin Velasquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Transnational Perspectives on Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-262, 2018, Advances in Geographical and Environmental Sciences, 978-981-10-7798-2. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7799-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo's new towns from one revolution to another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angélil M.; Malterre-Barthes C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo New cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruby Press, 2018, 978-3-944074-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01755844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujata Patel; Omita Goyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India’s Contemporary Urban Conundrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge India</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-43, 2018, 9780429659379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Global and Multiple Linkages in the Making of an Ordinary Place: Parangipettai-Porto Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarin Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Eric; Zérah; Marie-Helene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation in India : An Introduction to the Dynamics of Ordinary Towns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-195, 2017, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-3616-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From slum[1] to ordinary neighborhood in a provincial town of South India: Resident-induced practices of participation and co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvanaswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon D. Benjamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Deboulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Precarious Neighborhoods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-231, 2016, Etudes de l’AFD, 2492-8313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megacities: The Asian Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.B. Singh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Development Challenges, Risks and Resilience in Asian Mega Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Japan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2014, Advances in Geographical and Environmental Sciences, 978-4-431-55042-6. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-55043-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Forms and Norms: Questioning Illegal Urban Housing in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East: Case Studies from Egypt, Syria, Jordan, Lebanon, and Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University in Cairo Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La centralité retrouvée de deux villes-monde du moyen âge, Istanbul et le Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grange A.-M., Grandjean P., Reynaud A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vertus de l'interdisciplinarité. Mélanges offerts à Marcel Bazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, IATEUR, pp.205-226, 2009, Les Cahiers de l'IATEUR n° Spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire métropole privatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghettos de Riches - Tour du monde des enclaves résidentielles sécurisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrin, pp.169-182, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert: from ghost towns to forbidden cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aglaia Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desert Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRP/Rignier, Zürich, pp.117-127, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAIRO BETWEEN TRACES AND LIBERAL RE-FOUNDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salma K. Jayyusi, Renata Holod, Attilio Petruccioli and André Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City in the Islamic World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1085-1114, 2008, Handbook of Oriental Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatorze millions d'Égyptiens en plus depuis 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrique Klaus et Chaymaa Hassabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques égyptiennes 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEJ, pp.17-28, 2007, Chroniques égyptiennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: villes et urbanisation des provinces égyptiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation des provinces égyptiennes. Vers l'écouménopolis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala/Cedej, pp.9-23, 2007, Kalam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISQUES ET ACTUALISATION DE L'ÉCOLOGIE MÉGAPOLITAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Coannus; Jean-François Prérouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et risques. Regards croisés sur quelques cités "en danger"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica / Anthropos, pp.168-195, 2006, Géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo as Neoliberal Capital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Singerman and Paul Amar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo Cosmopolitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University in Cairo Press, pp.47-71, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes d’Égypte à l’aube du XXe siècle. Les temporalités divergentes des pays, des bourgs et des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Dakhlia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanité arabe. Volume à la mémoire de Bernard Lepetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad, pp.225-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égypte à l'aube du XXe siècle : Pays, bourgs, cités en des temporalités divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Dakhlia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanités arabes. Hommage à Bernard Lepetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad - Actes Sud, pp.225-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Sustainability Issues in Metropolitan Chennai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Varrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dhanalakshmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory 'Spatial' Knowledge Management Configurations in Metropolitan Governance Networks for SD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Readings on Small Town Dynamics in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythri Prasad-Aleyamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping City Visions: Integrating Mega- projects in Urban Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01086618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better appraisal of urbanization in India: A fresh look at the landscape of morphological agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis (English version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIS: Information System for Informal Settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary changes in land use linked to urbanisation in the global South Housing, capitalisation, agricultural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Technique "Foncier et développement". 2023, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs fonciers pour l’habitat dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Française de Développement, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du titrement dans les villes en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Ficquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Bhuvanaswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole d'Urbanisme de Paris; UMR 8504 Géographie-cités; UMR 8586 PRODIG; CEIFR - EHESS; CéSor - EHESS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural-Urban Linkages: India Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 124, Rimisp, Centro Latinoamericano para el Desarrollo Rural, Santiago, Chile. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="338975BF"/>
+    <w:nsid w:val="917BB4A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0788-3072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113171692" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foncier-developpement.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfuhabitat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suburbin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvaneswari Raman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Sinno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sory" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259615v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Mukhopadhyay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benkimoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12917" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.8520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01780595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pfeffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sydenstricker-Neto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Scott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Dianne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2014.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208C1RL4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2013.10.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063459v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24798" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Marius Gnanou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hourcade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;rouse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2005.1095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vignal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Bayat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095624780001200215" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C9HBRWMN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383078v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591855v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Scott" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Benjamin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Souza Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Midheme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/communs-fonciers-pour-des-villes-inclusives-produire-et-securiser-lhabitat-populaire-autour-de-la-propriete-partagee-du-sol-une-diversite-de-modeles-leurs-interets-et-leurs-limites" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-10-7799-9_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7799-9_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/9780429023996" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarin Ahmad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3616-0_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanaswari Raman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon D. Benjamin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr/webdav/site/afd/shared/PUBLICATIONS/RECHERCHE/Scientifiques/Etudes-AFD/13-VA-etudes-afd.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-4-431-55043-3_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55043-3_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379202v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Alleaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhanalakshmi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre-Roger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythri Prasad-Aleyamma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368181v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198975v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bhuvanaswari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0788-3072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113171692" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foncier-developpement.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfuhabitat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suburbin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvaneswari Raman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Mukhopadhyay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Sinno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sory" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869602v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155954" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benkimoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.8520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01780595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pfeffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sydenstricker-Neto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Scott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Dianne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2014.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208C1RL4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2013.10.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24798" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135152v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Marius Gnanou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hourcade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;rouse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2005.1095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vignal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Bayat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095624780001200215" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C9HBRWMN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591855v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Scott" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Benjamin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Souza Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Midheme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/communs-fonciers-pour-des-villes-inclusives-produire-et-securiser-lhabitat-populaire-autour-de-la-propriete-partagee-du-sol-une-diversite-de-modeles-leurs-interets-et-leurs-limites" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-10-7799-9_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7799-9_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/9780429023996" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarin Ahmad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3616-0_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanaswari Raman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon D. Benjamin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr/webdav/site/afd/shared/PUBLICATIONS/RECHERCHE/Scientifiques/Etudes-AFD/13-VA-etudes-afd.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-4-431-55043-3_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55043-3_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379202v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Alleaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061314v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhanalakshmi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre-Roger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythri Prasad-Aleyamma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368181v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198975v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bhuvanaswari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104630v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>