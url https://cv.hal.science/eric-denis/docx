--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Denis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric DENIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0788-3072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113171692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis est docteur en géographie, directeur de recherche au CNRS. Ses travaux contribuent à l'analyse des dynamiques de peuplement et des systèmes de villes. Il conduit également des recherches sur les transformations socio-spatiales et les inégalités dans les métropoles en expansion rapide. Il accorde une attention particulière à la question de l’urbanisation subalterne ou </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et des petites villes ainsi qu’à la question foncière - à la conversion du sol aux usages urbains et à sa marchandisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses terrains, après une thèse sur la France et la décentralisation vue à travers le prisme des politiques de distribution d’électricité et de gaz, sont situés en Égypte, au Soudan et en Inde (UMIFRE CEDEJ - Le Caire/Khartoum). Il a été en poste en Egypte de 1993 à 2003 et en Inde (UMIFRE Institut Français Pondichéry) de 2009 à 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Habilitation à diriger des recherches, Université Paris 1 - Panthéon-Sorbonne : &amp;quot;Ville, Urbanisation et propriété : Égypte, Sud-Soudan et Inde&amp;quot;, 3 volumes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, doctorat NR de géographie, Université de Caen : &amp;quot;Chronique géographique de la distribution de gaz et d'électricité en France&amp;quot;, sous la direction de R. Hérin, en convention CIFRE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL - RESPONSABILITES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2024, directeur de l'UMR Géographie-cités UMR 8504, CNRS/Paris 1 Panthéon Sorbonne, Université de Paris & EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2014, directeur de recherche au CNRS (CR1), laboratoire Géographie-Cités (UMR 8504, CNRS/Paris 1/Paris 7), équipe PARIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014, chargé de recherche au CNRS, laboratoire Géographie-Cités (UMR 8504, CNRS/Paris 1/Paris 7), équipe PARIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013, chercheur, responsable du département de sciences sociales de l’Institut Français de Pondichéry, Inde & directeur de l'IFP 2011-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 à 2009, chargé de recherche CNRS, laboratoire SEDET (UMR CNRS-Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 à 2003, chargé de recherche CNRS, Centre de Documentation Juridique et sociale (URA CNRS, CEDEJ), Le Caire, Égypte. Directeur-adjoint du CEDEJ 1998-2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS & BOURSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2002 : chercheur invité - Tohoku University (Sendai, Japon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1998 : médaille de bronze du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021, coordinateur, programme de recherche comparatif sur les conversions foncières dans les Suds (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022, contributeur, programme européen EQUIP “Challenging Inequalities: An Indo-European perspective”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020, responsable scientifique du programme de recherche comparatif sur les c</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ommuns urbains pour l’habitat dans les Suds </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(AFD – direction de la recherche).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019, coordinateur, PICS CNRS – Géographie-cités et Centre for Policy Planning (New Delhi) pour le développement d’une plateforme commune d’analyse du peuplement en Inde.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014, Responsable de l’ANR SUBURBIN (appel Suds II), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014, responsable des équipes Inde et Indonésie, ANR ANDROMAQUE (appel Suds II), Anthropologie du droit dans les mondes musulmans africains et asiatiques – pratiques foncières en contexte musulman (Inde, Indonésie, Soudan et Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014, responsable avec B. Dupret du programme Titrement (GIP Droit et Justice) : pratiques et effets de la délivrance de titres de propriété dans les quartiers illégaux en Inde, Éthiopie et Mauritanie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014, contributeur du programme Chance2Sustain (7th PCRD), dynamiques et durabilités dans les métropoles des BRICS, Inde, Brésil et Afrique du Sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010, contributeur e-Géopolis - Mesurer l'urbanisation du Monde (ANR Corpus & AFD direction Afrique et Google-Tides Foundation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009, contributeur, ANR Water Management in Khartoum International Research, WAMAKHAIR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2001, Coordinateur du programme CITés : Approche comparée des enjeux de la métropolisation, Le Caire, Istanbul et Téhéran (appel 1999 Actions Concertées Incitatives Ville)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998 : contributeur, programme PirVilles-CNRS – Mesure de l’urbanisation de l'Égypte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Everyday Commoning Practices in Urbanising Localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.16-34. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/ijc.1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs résidentiels, faire et vivre en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des professionnels de ADP-Villes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03678787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation subalterne en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quoi de neuf en géographie urbaine (3)?, 85 (2), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la refondation de la cité méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villes méditerranéennes en quête de modèles (dossier), 421, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03288046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel pour les approches coopératives et collectives pour l’habitat populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269-270, pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization: Indian Insights for Urban Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Zérah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Urban Governance through Urban Science: Multi-Scale Dynamics of Urban Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Economic Geography, Innovation, and Environmental Sustainability Transitions, 12 (15), pp.5954. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12155954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02908594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des mobilités et diffusion du Covid-19 en France : ce que les données Facebook dévoilent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benkimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chalonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et dénombrer les slums dans les villes indiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIV (1), pp.185-214. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.8520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Desires and Lust for Land South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Series: Land Rights in the Urban Global South</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01780595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Rights in the Urban Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India International Centre Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The Comtenporary Urban Conumdrum, 43 (3-4), pp.26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01755990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les aires urbaines en forte expansion dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La fabrique urbaine, 44 (2015/4), pp.307-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management in urban governance; building adaptive capacity through ICT-GIS-based systems in the global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Environment and Foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.2336 - 6621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and spatial knowledge management in urban governance: Emerging issues in India, Brazil, South Africa, and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.501-509. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.habitatint.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of India's urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paper Promises of Digitization: Digitizing Spatial Information for Planning in the Chennai Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01/2013 (20), pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory spatial knowledge management tools : Empowerment and upscaling or exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (2), pp.258-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and political weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XLVII (30), pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du foncier observée à partir des métropoles égyptiennes et indiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206, pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better appraisal of urbanization in India, a fresh look at the landscape of morphological agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 569, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing Land in Egyptian and Indian Megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (206), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.206.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potentia recobrada de dos ciudades-mundo de la Edad Media: Estambul y El Cairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.361-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les enjeux du foncier urbain pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Soares Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.206.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Les enjeux du foncier urbain pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Soares Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repenser la géographie économique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la géographie économique. Les arrangements du rapport de la Banque Mondiale avec les sciences géographiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, En ligne : http://cybergeo.revues.org/index23144.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation du monde en 2010 s'affiche dans Google earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Marius Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources récentes de l'observation foncière urbaine dans les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00415790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme CIT, hôte des TIGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (127-128), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN GROWTH IN WEST AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du CEPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire, Istanbul, Téhéran: trois mégapoles, une dynamique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pérouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (127-128), pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance urbaine en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du CEPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic Surprises Foreshadow Change in Neoliberal Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERIP Middle East Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 246, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation et le passage du recensement du Soudan 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://echogeo.revues.org/index5963.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes intermédiaires dans le Monde arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°19, pp.11-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités régionales et rébellions au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (20), pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHARTOUM : VILLE REFUGE ET METROPOLE RENTIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°18, pp.87-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie ethnique, modernisation et violence au Darfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.93-137. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2005.1095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques dimensions de Khartoum et de l'urbanisation au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'Observatoire Urbain du Caire Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°6/7 2d série, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions nouvelles de la métropolisation dans le Monde arabe : le cas du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 64, pp.119-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de l'Égypte (II) : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (23), http://ema.revues.org/index961.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is afraid of ashwaiyyat? Urban change and politics in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Bayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (2), pp.185-199. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/095624780001200215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du village au Caire, au village comme au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (4-5), http://ema.revues.org/index883.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire : aspects sociaux de l'étalement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (23), http://ema.revues.org/index968.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENT ANS DE LOCALISATION DE LA POPULATION CHRETIENNE EGYPTIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrolabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question méridionale égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1-2, pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00383078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la densification. Le peuplement de l'Egypte de 1897 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 73 (3), 183-201; http://www.persee.fr/web/revues/home/prescript/article/geoca_0035-113x_1998_num_73_3_4826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance urbaine et dynamique socio-spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27 (2), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie seconde ville d'Égypte ou métropole méditerranéenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Géographique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2-3, pp.163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des ‘ashwaiyyât. Premier acte : Imbâba, décembre 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (20), http://ema.revues.org/index512.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary theory for the spatial dynamics of urban systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial knowledge management tools in urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSESSING AND EXPLORING THE STATE OF URBAN KNOWLEDGE: ITS PRODUCTION, USE, AND DISSEMINATION IN CITIES OF THE SOUTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urbanization of What?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Urban Transformation (Urban Geography Commission - International Geographical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Hyderabad, India. pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MARCHANDISATION DES ASHWAYYIAT(S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Public Policies and Legal Practices toward Informal Settlements in the Middle East” Workshop; Ababsa M. &amp; Denis E. orgs.; Ninth Mediterranean Research Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montecatini, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions ordinaires des usages des sols liées à l'urbanisation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 108 p, 2023, Ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs fonciers pour des villes inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de Souza Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Midheme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Géographie-cités. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 219, 84 p., 2021, Papiers de recherche, 2492-2846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The American University in Cairo Press, pp.352, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et devenir des communs fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Leyronas; Benjamin Coriat; Kako Nubukpo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en communs. Tensions, mutations, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement; Groupe de la Banque Mondiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-105, 2023, L'Afrique en développement, 978-2-37902-020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Urban Constructions for Whom? Drivers of Urban Built-Up Expansion Across the World from 1990 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pumain Denise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories and Models of Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theories and Models of Urbanization, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-258, 2020, Lecture Notes in Morphogenesis, 978-3-030-36655-1. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentes & investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florin B., Madoeuf A., Sanmartin O., Stadnicki R., Troin F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.313-315, 2020, Perspectives Villes et Territoires, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs du foncier : modes d'accumulation du capital, droit de propriété et production de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, pp.312-335, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse Urbanization and Mega-Urban Regions in India: Between Reluctant and Restrictive Urbanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Pumain; Céline Rozenblat; Elkin Velasquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Transnational Perspectives on Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-262, 2018, Advances in Geographical and Environmental Sciences, 978-981-10-7798-2. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7799-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo's new towns from one revolution to another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angélil M.; Malterre-Barthes C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo New cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruby Press, 2018, 978-3-944074-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01755844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujata Patel; Omita Goyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India’s Contemporary Urban Conundrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge India</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-43, 2018, 9780429659379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Global and Multiple Linkages in the Making of an Ordinary Place: Parangipettai-Porto Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarin Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Eric; Zérah; Marie-Helene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation in India : An Introduction to the Dynamics of Ordinary Towns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-195, 2017, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-3616-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From slum[1] to ordinary neighborhood in a provincial town of South India: Resident-induced practices of participation and co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvanaswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon D. Benjamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Deboulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Precarious Neighborhoods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-231, 2016, Etudes de l’AFD, 2492-8313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megacities: The Asian Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.B. Singh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Development Challenges, Risks and Resilience in Asian Mega Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Japan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2014, Advances in Geographical and Environmental Sciences, 978-4-431-55042-6. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-55043-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Forms and Norms: Questioning Illegal Urban Housing in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East: Case Studies from Egypt, Syria, Jordan, Lebanon, and Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University in Cairo Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La centralité retrouvée de deux villes-monde du moyen âge, Istanbul et le Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grange A.-M., Grandjean P., Reynaud A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vertus de l'interdisciplinarité. Mélanges offerts à Marcel Bazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, IATEUR, pp.205-226, 2009, Les Cahiers de l'IATEUR n° Spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire métropole privatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghettos de Riches - Tour du monde des enclaves résidentielles sécurisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrin, pp.169-182, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert: from ghost towns to forbidden cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aglaia Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desert Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRP/Rignier, Zürich, pp.117-127, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAIRO BETWEEN TRACES AND LIBERAL RE-FOUNDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salma K. Jayyusi, Renata Holod, Attilio Petruccioli and André Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City in the Islamic World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1085-1114, 2008, Handbook of Oriental Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatorze millions d'Égyptiens en plus depuis 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrique Klaus et Chaymaa Hassabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques égyptiennes 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEJ, pp.17-28, 2007, Chroniques égyptiennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: villes et urbanisation des provinces égyptiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation des provinces égyptiennes. Vers l'écouménopolis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala/Cedej, pp.9-23, 2007, Kalam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISQUES ET ACTUALISATION DE L'ÉCOLOGIE MÉGAPOLITAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Coannus; Jean-François Prérouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et risques. Regards croisés sur quelques cités "en danger"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica / Anthropos, pp.168-195, 2006, Géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo as Neoliberal Capital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Singerman and Paul Amar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo Cosmopolitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University in Cairo Press, pp.47-71, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes d’Égypte à l’aube du XXe siècle. Les temporalités divergentes des pays, des bourgs et des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Dakhlia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanité arabe. Volume à la mémoire de Bernard Lepetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad, pp.225-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égypte à l'aube du XXe siècle : Pays, bourgs, cités en des temporalités divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Dakhlia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanités arabes. Hommage à Bernard Lepetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad - Actes Sud, pp.225-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Sustainability Issues in Metropolitan Chennai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Varrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dhanalakshmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory 'Spatial' Knowledge Management Configurations in Metropolitan Governance Networks for SD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Readings on Small Town Dynamics in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythri Prasad-Aleyamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping City Visions: Integrating Mega- projects in Urban Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01086618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better appraisal of urbanization in India: A fresh look at the landscape of morphological agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis (English version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIS: Information System for Informal Settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary changes in land use linked to urbanisation in the global South Housing, capitalisation, agricultural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Technique "Foncier et développement". 2023, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs fonciers pour l’habitat dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Française de Développement, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du titrement dans les villes en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Ficquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Bhuvanaswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole d'Urbanisme de Paris; UMR 8504 Géographie-cités; UMR 8586 PRODIG; CEIFR - EHESS; CéSor - EHESS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural-Urban Linkages: India Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 124, Rimisp, Centro Latinoamericano para el Desarrollo Rural, Santiago, Chile. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Denis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric DENIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0788-3072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113171692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis est docteur en géographie, directeur de recherche au CNRS. Ses travaux contribuent à l'analyse des dynamiques de peuplement et des systèmes de villes. Il conduit également des recherches sur les transformations socio-spatiales et les inégalités dans les métropoles en expansion rapide. Il accorde une attention particulière à la question de l’urbanisation subalterne ou </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et des petites villes ainsi qu’à la question foncière - à la conversion du sol aux usages urbains et à sa marchandisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses terrains, après une thèse sur la France et la décentralisation vue à travers le prisme des politiques de distribution d’électricité et de gaz, sont situés en Égypte, au Soudan et en Inde (UMIFRE CEDEJ - Le Caire/Khartoum). Il a été en poste en Egypte de 1993 à 2003 et en Inde (UMIFRE Institut Français Pondichéry) de 2009 à 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Habilitation à diriger des recherches, Université Paris 1 - Panthéon-Sorbonne : &amp;quot;Ville, Urbanisation et propriété : Égypte, Sud-Soudan et Inde&amp;quot;, 3 volumes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, doctorat NR de géographie, Université de Caen : &amp;quot;Chronique géographique de la distribution de gaz et d'électricité en France&amp;quot;, sous la direction de R. Hérin, en convention CIFRE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL - RESPONSABILITES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2024, directeur de l'UMR Géographie-cités UMR 8504, CNRS/Paris 1 Panthéon Sorbonne, Université de Paris & EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2014, directeur de recherche au CNRS (CR1), laboratoire Géographie-Cités (UMR 8504, CNRS/Paris 1/Paris 7), équipe PARIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014, chargé de recherche au CNRS, laboratoire Géographie-Cités (UMR 8504, CNRS/Paris 1/Paris 7), équipe PARIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013, chercheur, responsable du département de sciences sociales de l’Institut Français de Pondichéry, Inde & directeur de l'IFP 2011-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 à 2009, chargé de recherche CNRS, laboratoire SEDET (UMR CNRS-Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 à 2003, chargé de recherche CNRS, Centre de Documentation Juridique et sociale (URA CNRS, CEDEJ), Le Caire, Égypte. Directeur-adjoint du CEDEJ 1998-2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS & BOURSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2002 : chercheur invité - Tohoku University (Sendai, Japon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1998 : médaille de bronze du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021, coordinateur, programme de recherche comparatif sur les conversions foncières dans les Suds (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022, contributeur, programme européen EQUIP “Challenging Inequalities: An Indo-European perspective”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020, responsable scientifique du programme de recherche comparatif sur les c</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ommuns urbains pour l’habitat dans les Suds </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(AFD – direction de la recherche).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019, coordinateur, PICS CNRS – Géographie-cités et Centre for Policy Planning (New Delhi) pour le développement d’une plateforme commune d’analyse du peuplement en Inde.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014, Responsable de l’ANR SUBURBIN (appel Suds II), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014, responsable des équipes Inde et Indonésie, ANR ANDROMAQUE (appel Suds II), Anthropologie du droit dans les mondes musulmans africains et asiatiques – pratiques foncières en contexte musulman (Inde, Indonésie, Soudan et Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014, responsable avec B. Dupret du programme Titrement (GIP Droit et Justice) : pratiques et effets de la délivrance de titres de propriété dans les quartiers illégaux en Inde, Éthiopie et Mauritanie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014, contributeur du programme Chance2Sustain (7th PCRD), dynamiques et durabilités dans les métropoles des BRICS, Inde, Brésil et Afrique du Sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010, contributeur e-Géopolis - Mesurer l'urbanisation du Monde (ANR Corpus & AFD direction Afrique et Google-Tides Foundation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009, contributeur, ANR Water Management in Khartoum International Research, WAMAKHAIR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2001, Coordinateur du programme CITés : Approche comparée des enjeux de la métropolisation, Le Caire, Istanbul et Téhéran (appel 1999 Actions Concertées Incitatives Ville)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998 : contributeur, programme PirVilles-CNRS – Mesure de l’urbanisation de l'Égypte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Everyday Commoning Practices in Urbanising Localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.16-34. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/ijc.1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs résidentiels, faire et vivre en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des professionnels de ADP-Villes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03678787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation subalterne en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quoi de neuf en géographie urbaine (3)?, 85 (2), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la refondation de la cité méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villes méditerranéennes en quête de modèles (dossier), 421, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03288046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel pour les approches coopératives et collectives pour l’habitat populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269-270, pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Urban Governance through Urban Science: Multi-Scale Dynamics of Urban Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Economic Geography, Innovation, and Environmental Sustainability Transitions, 12 (15), pp.5954. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12155954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02908594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des mobilités et diffusion du Covid-19 en France : ce que les données Facebook dévoilent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benkimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chalonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization: Indian Insights for Urban Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Zérah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et dénombrer les slums dans les villes indiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIV (1), pp.185-214. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.8520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Desires and Lust for Land South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Series: Land Rights in the Urban Global South</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01780595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Rights in the Urban Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India International Centre Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The Comtenporary Urban Conumdrum, 43 (3-4), pp.26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01755990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les aires urbaines en forte expansion dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La fabrique urbaine, 44 (2015/4), pp.307-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management in urban governance; building adaptive capacity through ICT-GIS-based systems in the global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Environment and Foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.2336 - 6621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and spatial knowledge management in urban governance: Emerging issues in India, Brazil, South Africa, and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.501-509. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.habitatint.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of India's urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paper Promises of Digitization: Digitizing Spatial Information for Planning in the Chennai Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01/2013 (20), pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory spatial knowledge management tools : Empowerment and upscaling or exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (2), pp.258-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and political weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XLVII (30), pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du foncier observée à partir des métropoles égyptiennes et indiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206, pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better appraisal of urbanization in India, a fresh look at the landscape of morphological agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 569, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing Land in Egyptian and Indian Megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (206), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.206.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potentia recobrada de dos ciudades-mundo de la Edad Media: Estambul y El Cairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.361-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les enjeux du foncier urbain pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Soares Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.206.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Les enjeux du foncier urbain pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Soares Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repenser la géographie économique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la géographie économique. Les arrangements du rapport de la Banque Mondiale avec les sciences géographiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, En ligne : http://cybergeo.revues.org/index23144.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation du monde en 2010 s'affiche dans Google earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Marius Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme CIT, hôte des TIGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (127-128), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources récentes de l'observation foncière urbaine dans les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00415790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN GROWTH IN WEST AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du CEPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire, Istanbul, Téhéran: trois mégapoles, une dynamique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pérouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (127-128), pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance urbaine en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du CEPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic Surprises Foreshadow Change in Neoliberal Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERIP Middle East Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 246, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation et le passage du recensement du Soudan 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://echogeo.revues.org/index5963.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes intermédiaires dans le Monde arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°19, pp.11-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités régionales et rébellions au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (20), pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHARTOUM : VILLE REFUGE ET METROPOLE RENTIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°18, pp.87-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie ethnique, modernisation et violence au Darfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.93-137. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2005.1095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques dimensions de Khartoum et de l'urbanisation au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'Observatoire Urbain du Caire Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°6/7 2d série, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions nouvelles de la métropolisation dans le Monde arabe : le cas du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 64, pp.119-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de l'Égypte (II) : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (23), http://ema.revues.org/index961.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is afraid of ashwaiyyat? Urban change and politics in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Bayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (2), pp.185-199. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/095624780001200215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du village au Caire, au village comme au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (4-5), http://ema.revues.org/index883.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire : aspects sociaux de l'étalement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (23), http://ema.revues.org/index968.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENT ANS DE LOCALISATION DE LA POPULATION CHRETIENNE EGYPTIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrolabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question méridionale égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1-2, pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00383078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance urbaine et dynamique socio-spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27 (2), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la densification. Le peuplement de l'Egypte de 1897 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 73 (3), 183-201; http://www.persee.fr/web/revues/home/prescript/article/geoca_0035-113x_1998_num_73_3_4826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie seconde ville d'Égypte ou métropole méditerranéenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Géographique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2-3, pp.163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des ‘ashwaiyyât. Premier acte : Imbâba, décembre 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (20), http://ema.revues.org/index512.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary theory for the spatial dynamics of urban systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial knowledge management tools in urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSESSING AND EXPLORING THE STATE OF URBAN KNOWLEDGE: ITS PRODUCTION, USE, AND DISSEMINATION IN CITIES OF THE SOUTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urbanization of What?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Urban Transformation (Urban Geography Commission - International Geographical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Hyderabad, India. pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MARCHANDISATION DES ASHWAYYIAT(S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Public Policies and Legal Practices toward Informal Settlements in the Middle East” Workshop; Ababsa M. &amp; Denis E. orgs.; Ninth Mediterranean Research Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montecatini, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions ordinaires des usages des sols liées à l'urbanisation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 108 p, 2023, Ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs fonciers pour des villes inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de Souza Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Midheme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Géographie-cités. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 219, 84 p., 2021, Papiers de recherche, 2492-2846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The American University in Cairo Press, pp.352, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et devenir des communs fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Leyronas; Benjamin Coriat; Kako Nubukpo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en communs. Tensions, mutations, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement; Groupe de la Banque Mondiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-105, 2023, L'Afrique en développement, 978-2-37902-020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Urban Constructions for Whom? Drivers of Urban Built-Up Expansion Across the World from 1990 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pumain Denise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories and Models of Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theories and Models of Urbanization, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-258, 2020, Lecture Notes in Morphogenesis, 978-3-030-36655-1. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentes & investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florin B., Madoeuf A., Sanmartin O., Stadnicki R., Troin F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.313-315, 2020, Perspectives Villes et Territoires, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs du foncier : modes d'accumulation du capital, droit de propriété et production de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, pp.312-335, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse Urbanization and Mega-Urban Regions in India: Between Reluctant and Restrictive Urbanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Pumain; Céline Rozenblat; Elkin Velasquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Transnational Perspectives on Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-262, 2018, Advances in Geographical and Environmental Sciences, 978-981-10-7798-2. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7799-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo's new towns from one revolution to another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angélil M.; Malterre-Barthes C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo New cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruby Press, 2018, 978-3-944074-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01755844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujata Patel; Omita Goyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India’s Contemporary Urban Conundrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge India</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-43, 2018, 9780429659379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Global and Multiple Linkages in the Making of an Ordinary Place: Parangipettai-Porto Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarin Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Eric; Zérah; Marie-Helene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation in India : An Introduction to the Dynamics of Ordinary Towns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-195, 2017, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-3616-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From slum[1] to ordinary neighborhood in a provincial town of South India: Resident-induced practices of participation and co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvanaswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon D. Benjamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Deboulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Precarious Neighborhoods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-231, 2016, Etudes de l’AFD, 2492-8313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megacities: The Asian Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.B. Singh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Development Challenges, Risks and Resilience in Asian Mega Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Japan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2014, Advances in Geographical and Environmental Sciences, 978-4-431-55042-6. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-55043-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Forms and Norms: Questioning Illegal Urban Housing in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East: Case Studies from Egypt, Syria, Jordan, Lebanon, and Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University in Cairo Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La centralité retrouvée de deux villes-monde du moyen âge, Istanbul et le Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grange A.-M., Grandjean P., Reynaud A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vertus de l'interdisciplinarité. Mélanges offerts à Marcel Bazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, IATEUR, pp.205-226, 2009, Les Cahiers de l'IATEUR n° Spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire métropole privatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghettos de Riches - Tour du monde des enclaves résidentielles sécurisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrin, pp.169-182, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert: from ghost towns to forbidden cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aglaia Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desert Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRP/Rignier, Zürich, pp.117-127, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAIRO BETWEEN TRACES AND LIBERAL RE-FOUNDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salma K. Jayyusi, Renata Holod, Attilio Petruccioli and André Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City in the Islamic World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1085-1114, 2008, Handbook of Oriental Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatorze millions d'Égyptiens en plus depuis 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrique Klaus et Chaymaa Hassabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques égyptiennes 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEJ, pp.17-28, 2007, Chroniques égyptiennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: villes et urbanisation des provinces égyptiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation des provinces égyptiennes. Vers l'écouménopolis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala/Cedej, pp.9-23, 2007, Kalam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISQUES ET ACTUALISATION DE L'ÉCOLOGIE MÉGAPOLITAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Coannus; Jean-François Prérouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et risques. Regards croisés sur quelques cités "en danger"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica / Anthropos, pp.168-195, 2006, Géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo as Neoliberal Capital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Singerman and Paul Amar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo Cosmopolitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University in Cairo Press, pp.47-71, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes d’Égypte à l’aube du XXe siècle. Les temporalités divergentes des pays, des bourgs et des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Dakhlia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanité arabe. Volume à la mémoire de Bernard Lepetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad, pp.225-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égypte à l'aube du XXe siècle : Pays, bourgs, cités en des temporalités divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Dakhlia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanités arabes. Hommage à Bernard Lepetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad - Actes Sud, pp.225-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Sustainability Issues in Metropolitan Chennai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Varrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dhanalakshmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory 'Spatial' Knowledge Management Configurations in Metropolitan Governance Networks for SD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Readings on Small Town Dynamics in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythri Prasad-Aleyamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping City Visions: Integrating Mega- projects in Urban Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01086618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better appraisal of urbanization in India: A fresh look at the landscape of morphological agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis (English version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIS: Information System for Informal Settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary changes in land use linked to urbanisation in the global South Housing, capitalisation, agricultural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Technique "Foncier et développement". 2023, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs fonciers pour l’habitat dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Française de Développement, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural-Urban Linkages: India Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 124, Rimisp, Centro Latinoamericano para el Desarrollo Rural, Santiago, Chile. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du titrement dans les villes en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Ficquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Bhuvanaswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole d'Urbanisme de Paris; UMR 8504 Géographie-cités; UMR 8586 PRODIG; CEIFR - EHESS; CéSor - EHESS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="917BB4A6"/>
+    <w:nsid w:val="BBB6EBEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0788-3072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113171692" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foncier-developpement.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfuhabitat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suburbin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvaneswari Raman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Mukhopadhyay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Sinno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sory" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869602v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155954" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benkimoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.8520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01780595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pfeffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sydenstricker-Neto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Scott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Dianne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2014.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208C1RL4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2013.10.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24798" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135152v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Marius Gnanou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hourcade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;rouse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2005.1095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vignal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Bayat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095624780001200215" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C9HBRWMN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311271v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591855v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Scott" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Benjamin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Souza Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Midheme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/communs-fonciers-pour-des-villes-inclusives-produire-et-securiser-lhabitat-populaire-autour-de-la-propriete-partagee-du-sol-une-diversite-de-modeles-leurs-interets-et-leurs-limites" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-10-7799-9_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7799-9_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/9780429023996" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarin Ahmad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3616-0_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanaswari Raman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon D. Benjamin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr/webdav/site/afd/shared/PUBLICATIONS/RECHERCHE/Scientifiques/Etudes-AFD/13-VA-etudes-afd.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-4-431-55043-3_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55043-3_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379202v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Alleaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061314v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhanalakshmi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre-Roger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythri Prasad-Aleyamma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368181v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198975v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bhuvanaswari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104630v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0788-3072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113171692" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foncier-developpement.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfuhabitat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suburbin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvaneswari Raman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Mukhopadhyay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Sinno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sory" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155954" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benkimoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12917" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.8520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01780595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pfeffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sydenstricker-Neto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Scott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Dianne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2014.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208C1RL4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2013.10.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24798" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135152v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Marius Gnanou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hourcade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;rouse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2005.1095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vignal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Bayat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095624780001200215" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C9HBRWMN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591855v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Scott" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Benjamin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Souza Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Midheme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/communs-fonciers-pour-des-villes-inclusives-produire-et-securiser-lhabitat-populaire-autour-de-la-propriete-partagee-du-sol-une-diversite-de-modeles-leurs-interets-et-leurs-limites" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-10-7799-9_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7799-9_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/9780429023996" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarin Ahmad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3616-0_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanaswari Raman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon D. Benjamin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr/webdav/site/afd/shared/PUBLICATIONS/RECHERCHE/Scientifiques/Etudes-AFD/13-VA-etudes-afd.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-4-431-55043-3_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55043-3_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379202v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Alleaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061314v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhanalakshmi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre-Roger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythri Prasad-Aleyamma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368181v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198975v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bhuvanaswari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>