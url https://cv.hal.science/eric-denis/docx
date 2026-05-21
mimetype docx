--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Denis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric DENIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0788-3072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113171692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis est docteur en géographie, directeur de recherche au CNRS. Ses travaux contribuent à l'analyse des dynamiques de peuplement et des systèmes de villes. Il conduit également des recherches sur les transformations socio-spatiales et les inégalités dans les métropoles en expansion rapide. Il accorde une attention particulière à la question de l’urbanisation subalterne ou </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et des petites villes ainsi qu’à la question foncière - à la conversion du sol aux usages urbains et à sa marchandisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses terrains, après une thèse sur la France et la décentralisation vue à travers le prisme des politiques de distribution d’électricité et de gaz, sont situés en Égypte, au Soudan et en Inde (UMIFRE CEDEJ - Le Caire/Khartoum). Il a été en poste en Egypte de 1993 à 2003 et en Inde (UMIFRE Institut Français Pondichéry) de 2009 à 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Habilitation à diriger des recherches, Université Paris 1 - Panthéon-Sorbonne : &amp;quot;Ville, Urbanisation et propriété : Égypte, Sud-Soudan et Inde&amp;quot;, 3 volumes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, doctorat NR de géographie, Université de Caen : &amp;quot;Chronique géographique de la distribution de gaz et d'électricité en France&amp;quot;, sous la direction de R. Hérin, en convention CIFRE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL - RESPONSABILITES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2024, directeur de l'UMR Géographie-cités UMR 8504, CNRS/Paris 1 Panthéon Sorbonne, Université de Paris & EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2014, directeur de recherche au CNRS (CR1), laboratoire Géographie-Cités (UMR 8504, CNRS/Paris 1/Paris 7), équipe PARIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014, chargé de recherche au CNRS, laboratoire Géographie-Cités (UMR 8504, CNRS/Paris 1/Paris 7), équipe PARIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013, chercheur, responsable du département de sciences sociales de l’Institut Français de Pondichéry, Inde & directeur de l'IFP 2011-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 à 2009, chargé de recherche CNRS, laboratoire SEDET (UMR CNRS-Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 à 2003, chargé de recherche CNRS, Centre de Documentation Juridique et sociale (URA CNRS, CEDEJ), Le Caire, Égypte. Directeur-adjoint du CEDEJ 1998-2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS & BOURSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2002 : chercheur invité - Tohoku University (Sendai, Japon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1998 : médaille de bronze du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021, coordinateur, programme de recherche comparatif sur les conversions foncières dans les Suds (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022, contributeur, programme européen EQUIP “Challenging Inequalities: An Indo-European perspective”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020, responsable scientifique du programme de recherche comparatif sur les c</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ommuns urbains pour l’habitat dans les Suds </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(AFD – direction de la recherche).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019, coordinateur, PICS CNRS – Géographie-cités et Centre for Policy Planning (New Delhi) pour le développement d’une plateforme commune d’analyse du peuplement en Inde.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014, Responsable de l’ANR SUBURBIN (appel Suds II), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014, responsable des équipes Inde et Indonésie, ANR ANDROMAQUE (appel Suds II), Anthropologie du droit dans les mondes musulmans africains et asiatiques – pratiques foncières en contexte musulman (Inde, Indonésie, Soudan et Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014, responsable avec B. Dupret du programme Titrement (GIP Droit et Justice) : pratiques et effets de la délivrance de titres de propriété dans les quartiers illégaux en Inde, Éthiopie et Mauritanie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014, contributeur du programme Chance2Sustain (7th PCRD), dynamiques et durabilités dans les métropoles des BRICS, Inde, Brésil et Afrique du Sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010, contributeur e-Géopolis - Mesurer l'urbanisation du Monde (ANR Corpus & AFD direction Afrique et Google-Tides Foundation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009, contributeur, ANR Water Management in Khartoum International Research, WAMAKHAIR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2001, Coordinateur du programme CITés : Approche comparée des enjeux de la métropolisation, Le Caire, Istanbul et Téhéran (appel 1999 Actions Concertées Incitatives Ville)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998 : contributeur, programme PirVilles-CNRS – Mesure de l’urbanisation de l'Égypte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Everyday Commoning Practices in Urbanising Localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.16-34. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/ijc.1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs résidentiels, faire et vivre en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des professionnels de ADP-Villes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03678787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation subalterne en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quoi de neuf en géographie urbaine (3)?, 85 (2), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la refondation de la cité méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villes méditerranéennes en quête de modèles (dossier), 421, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03288046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel pour les approches coopératives et collectives pour l’habitat populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269-270, pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Urban Governance through Urban Science: Multi-Scale Dynamics of Urban Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Economic Geography, Innovation, and Environmental Sustainability Transitions, 12 (15), pp.5954. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12155954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02908594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des mobilités et diffusion du Covid-19 en France : ce que les données Facebook dévoilent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benkimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chalonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization: Indian Insights for Urban Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Zérah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et dénombrer les slums dans les villes indiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIV (1), pp.185-214. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.8520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Desires and Lust for Land South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Series: Land Rights in the Urban Global South</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01780595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Rights in the Urban Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India International Centre Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The Comtenporary Urban Conumdrum, 43 (3-4), pp.26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01755990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les aires urbaines en forte expansion dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La fabrique urbaine, 44 (2015/4), pp.307-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management in urban governance; building adaptive capacity through ICT-GIS-based systems in the global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Environment and Foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.2336 - 6621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and spatial knowledge management in urban governance: Emerging issues in India, Brazil, South Africa, and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.501-509. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.habitatint.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of India's urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paper Promises of Digitization: Digitizing Spatial Information for Planning in the Chennai Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01/2013 (20), pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory spatial knowledge management tools : Empowerment and upscaling or exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (2), pp.258-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and political weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XLVII (30), pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du foncier observée à partir des métropoles égyptiennes et indiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206, pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better appraisal of urbanization in India, a fresh look at the landscape of morphological agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 569, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing Land in Egyptian and Indian Megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (206), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.206.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potentia recobrada de dos ciudades-mundo de la Edad Media: Estambul y El Cairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.361-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les enjeux du foncier urbain pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Soares Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.206.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Les enjeux du foncier urbain pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Soares Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repenser la géographie économique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la géographie économique. Les arrangements du rapport de la Banque Mondiale avec les sciences géographiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, En ligne : http://cybergeo.revues.org/index23144.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation du monde en 2010 s'affiche dans Google earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Marius Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme CIT, hôte des TIGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (127-128), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources récentes de l'observation foncière urbaine dans les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00415790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN GROWTH IN WEST AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du CEPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire, Istanbul, Téhéran: trois mégapoles, une dynamique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pérouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (127-128), pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance urbaine en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du CEPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic Surprises Foreshadow Change in Neoliberal Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERIP Middle East Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 246, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation et le passage du recensement du Soudan 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://echogeo.revues.org/index5963.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes intermédiaires dans le Monde arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°19, pp.11-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités régionales et rébellions au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (20), pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHARTOUM : VILLE REFUGE ET METROPOLE RENTIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°18, pp.87-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie ethnique, modernisation et violence au Darfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.93-137. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2005.1095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques dimensions de Khartoum et de l'urbanisation au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'Observatoire Urbain du Caire Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°6/7 2d série, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions nouvelles de la métropolisation dans le Monde arabe : le cas du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 64, pp.119-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de l'Égypte (II) : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (23), http://ema.revues.org/index961.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is afraid of ashwaiyyat? Urban change and politics in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Bayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (2), pp.185-199. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/095624780001200215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du village au Caire, au village comme au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (4-5), http://ema.revues.org/index883.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire : aspects sociaux de l'étalement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (23), http://ema.revues.org/index968.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENT ANS DE LOCALISATION DE LA POPULATION CHRETIENNE EGYPTIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrolabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question méridionale égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1-2, pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00383078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance urbaine et dynamique socio-spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27 (2), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la densification. Le peuplement de l'Egypte de 1897 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 73 (3), 183-201; http://www.persee.fr/web/revues/home/prescript/article/geoca_0035-113x_1998_num_73_3_4826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie seconde ville d'Égypte ou métropole méditerranéenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Géographique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2-3, pp.163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des ‘ashwaiyyât. Premier acte : Imbâba, décembre 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (20), http://ema.revues.org/index512.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary theory for the spatial dynamics of urban systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial knowledge management tools in urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSESSING AND EXPLORING THE STATE OF URBAN KNOWLEDGE: ITS PRODUCTION, USE, AND DISSEMINATION IN CITIES OF THE SOUTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urbanization of What?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Urban Transformation (Urban Geography Commission - International Geographical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Hyderabad, India. pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MARCHANDISATION DES ASHWAYYIAT(S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Public Policies and Legal Practices toward Informal Settlements in the Middle East” Workshop; Ababsa M. &amp; Denis E. orgs.; Ninth Mediterranean Research Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montecatini, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions ordinaires des usages des sols liées à l'urbanisation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 108 p, 2023, Ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs fonciers pour des villes inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de Souza Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Midheme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Géographie-cités. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 219, 84 p., 2021, Papiers de recherche, 2492-2846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The American University in Cairo Press, pp.352, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et devenir des communs fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Leyronas; Benjamin Coriat; Kako Nubukpo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en communs. Tensions, mutations, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement; Groupe de la Banque Mondiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-105, 2023, L'Afrique en développement, 978-2-37902-020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Urban Constructions for Whom? Drivers of Urban Built-Up Expansion Across the World from 1990 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pumain Denise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories and Models of Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theories and Models of Urbanization, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-258, 2020, Lecture Notes in Morphogenesis, 978-3-030-36655-1. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentes & investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florin B., Madoeuf A., Sanmartin O., Stadnicki R., Troin F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.313-315, 2020, Perspectives Villes et Territoires, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs du foncier : modes d'accumulation du capital, droit de propriété et production de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, pp.312-335, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse Urbanization and Mega-Urban Regions in India: Between Reluctant and Restrictive Urbanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Pumain; Céline Rozenblat; Elkin Velasquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Transnational Perspectives on Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-262, 2018, Advances in Geographical and Environmental Sciences, 978-981-10-7798-2. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7799-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo's new towns from one revolution to another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angélil M.; Malterre-Barthes C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo New cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruby Press, 2018, 978-3-944074-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01755844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujata Patel; Omita Goyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India’s Contemporary Urban Conundrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge India</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-43, 2018, 9780429659379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Global and Multiple Linkages in the Making of an Ordinary Place: Parangipettai-Porto Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarin Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Eric; Zérah; Marie-Helene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation in India : An Introduction to the Dynamics of Ordinary Towns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-195, 2017, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-3616-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From slum[1] to ordinary neighborhood in a provincial town of South India: Resident-induced practices of participation and co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvanaswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon D. Benjamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Deboulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Precarious Neighborhoods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-231, 2016, Etudes de l’AFD, 2492-8313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megacities: The Asian Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.B. Singh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Development Challenges, Risks and Resilience in Asian Mega Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Japan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2014, Advances in Geographical and Environmental Sciences, 978-4-431-55042-6. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-55043-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Forms and Norms: Questioning Illegal Urban Housing in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East: Case Studies from Egypt, Syria, Jordan, Lebanon, and Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University in Cairo Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La centralité retrouvée de deux villes-monde du moyen âge, Istanbul et le Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grange A.-M., Grandjean P., Reynaud A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vertus de l'interdisciplinarité. Mélanges offerts à Marcel Bazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, IATEUR, pp.205-226, 2009, Les Cahiers de l'IATEUR n° Spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire métropole privatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghettos de Riches - Tour du monde des enclaves résidentielles sécurisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrin, pp.169-182, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert: from ghost towns to forbidden cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aglaia Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desert Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRP/Rignier, Zürich, pp.117-127, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAIRO BETWEEN TRACES AND LIBERAL RE-FOUNDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salma K. Jayyusi, Renata Holod, Attilio Petruccioli and André Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City in the Islamic World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1085-1114, 2008, Handbook of Oriental Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatorze millions d'Égyptiens en plus depuis 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrique Klaus et Chaymaa Hassabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques égyptiennes 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEJ, pp.17-28, 2007, Chroniques égyptiennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: villes et urbanisation des provinces égyptiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation des provinces égyptiennes. Vers l'écouménopolis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala/Cedej, pp.9-23, 2007, Kalam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISQUES ET ACTUALISATION DE L'ÉCOLOGIE MÉGAPOLITAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Coannus; Jean-François Prérouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et risques. Regards croisés sur quelques cités "en danger"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica / Anthropos, pp.168-195, 2006, Géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo as Neoliberal Capital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Singerman and Paul Amar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo Cosmopolitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University in Cairo Press, pp.47-71, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes d’Égypte à l’aube du XXe siècle. Les temporalités divergentes des pays, des bourgs et des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Dakhlia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanité arabe. Volume à la mémoire de Bernard Lepetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad, pp.225-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égypte à l'aube du XXe siècle : Pays, bourgs, cités en des temporalités divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Dakhlia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanités arabes. Hommage à Bernard Lepetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad - Actes Sud, pp.225-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Sustainability Issues in Metropolitan Chennai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Varrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dhanalakshmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory 'Spatial' Knowledge Management Configurations in Metropolitan Governance Networks for SD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Readings on Small Town Dynamics in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythri Prasad-Aleyamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping City Visions: Integrating Mega- projects in Urban Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01086618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better appraisal of urbanization in India: A fresh look at the landscape of morphological agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis (English version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIS: Information System for Informal Settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary changes in land use linked to urbanisation in the global South Housing, capitalisation, agricultural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Technique "Foncier et développement". 2023, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs fonciers pour l’habitat dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Française de Développement, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural-Urban Linkages: India Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 124, Rimisp, Centro Latinoamericano para el Desarrollo Rural, Santiago, Chile. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du titrement dans les villes en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Ficquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Bhuvanaswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole d'Urbanisme de Paris; UMR 8504 Géographie-cités; UMR 8586 PRODIG; CEIFR - EHESS; CéSor - EHESS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Denis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric DENIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0788-3072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113171692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=pMJ2qL8AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis est docteur en géographie, directeur de recherche au CNRS. Ses travaux contribuent à l'analyse des dynamiques de peuplement et des systèmes de villes. Il conduit également des recherches sur les transformations socio-spatiales et les inégalités dans les métropoles en expansion rapide. Il accorde une attention particulière à la question de l’urbanisation subalterne ou </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et des petites villes ainsi qu’à la question foncière - à la conversion du sol aux usages urbains et à sa marchandisation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses terrains, après une thèse sur la France et la décentralisation vue à travers le prisme des politiques de distribution d’électricité et de gaz, sont situés en Égypte, au Soudan et en Inde (UMIFRE CEDEJ - Le Caire/Khartoum). Il a été en poste en Egypte de 1993 à 2003 et en Inde (UMIFRE Institut Français Pondichéry) de 2009 à 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, Habilitation à diriger des recherches, Université Paris 1 - Panthéon-Sorbonne : &amp;quot;Ville, Urbanisation et propriété : Égypte, Sud-Soudan et Inde&amp;quot;, 3 volumes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, doctorat NR de géographie, Université de Caen : &amp;quot;Chronique géographique de la distribution de gaz et d'électricité en France&amp;quot;, sous la direction de R. Hérin, en convention CIFRE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL - RESPONSABILITES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2024, directeur de l'UMR Géographie-cités UMR 8504, CNRS/Paris 1 Panthéon Sorbonne, Université de Paris & EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept. 2014, directeur de recherche au CNRS (CR1), laboratoire Géographie-Cités (UMR 8504, CNRS/Paris 1/Paris 7), équipe PARIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014, chargé de recherche au CNRS, laboratoire Géographie-Cités (UMR 8504, CNRS/Paris 1/Paris 7), équipe PARIS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013, chercheur, responsable du département de sciences sociales de l’Institut Français de Pondichéry, Inde & directeur de l'IFP 2011-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 à 2009, chargé de recherche CNRS, laboratoire SEDET (UMR CNRS-Paris 7).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 à 2003, chargé de recherche CNRS, Centre de Documentation Juridique et sociale (URA CNRS, CEDEJ), Le Caire, Égypte. Directeur-adjoint du CEDEJ 1998-2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISTINCTIONS & BOURSES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2002 : chercheur invité - Tohoku University (Sendai, Japon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1998 : médaille de bronze du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTIVITÉS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020-2021, coordinateur, programme de recherche comparatif sur les conversions foncières dans les Suds (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019-2022, contributeur, programme européen EQUIP “Challenging Inequalities: An Indo-European perspective”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020, responsable scientifique du programme de recherche comparatif sur les c</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ommuns urbains pour l’habitat dans les Suds </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(AFD – direction de la recherche).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2019, coordinateur, PICS CNRS – Géographie-cités et Centre for Policy Planning (New Delhi) pour le développement d’une plateforme commune d’analyse du peuplement en Inde.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014, Responsable de l’ANR SUBURBIN (appel Suds II), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2014, responsable des équipes Inde et Indonésie, ANR ANDROMAQUE (appel Suds II), Anthropologie du droit dans les mondes musulmans africains et asiatiques – pratiques foncières en contexte musulman (Inde, Indonésie, Soudan et Maroc)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2014, responsable avec B. Dupret du programme Titrement (GIP Droit et Justice) : pratiques et effets de la délivrance de titres de propriété dans les quartiers illégaux en Inde, Éthiopie et Mauritanie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2014, contributeur du programme Chance2Sustain (7th PCRD), dynamiques et durabilités dans les métropoles des BRICS, Inde, Brésil et Afrique du Sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010, contributeur e-Géopolis - Mesurer l'urbanisation du Monde (ANR Corpus & AFD direction Afrique et Google-Tides Foundation)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2009, contributeur, ANR Water Management in Khartoum International Research, WAMAKHAIR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2001, Coordinateur du programme CITés : Approche comparée des enjeux de la métropolisation, Le Caire, Istanbul et Téhéran (appel 1999 Actions Concertées Incitatives Ville)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998 : contributeur, programme PirVilles-CNRS – Mesure de l’urbanisation de l'Égypte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Everyday Commoning Practices in Urbanising Localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Commons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.16-34. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/ijc.1434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communs résidentiels, faire et vivre en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des professionnels de ADP-Villes en développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03678787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation subalterne en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Quoi de neuf en géographie urbaine (3)?, 85 (2), pp.37-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03259615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la refondation de la cité méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Sinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Villes méditerranéennes en quête de modèles (dossier), 421, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03288046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel potentiel pour les approches coopératives et collectives pour l’habitat populaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 269-270, pp.155-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03133069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des mobilités et diffusion du Covid-19 en France : ce que les données Facebook dévoilent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benkimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chalonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Telle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Urban Governance through Urban Science: Multi-Scale Dynamics of Urban Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Economic Geography, Innovation, and Environmental Sustainability Transitions, 12 (15), pp.5954. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12155954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02908594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization: Indian Insights for Urban Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Zérah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier et dénombrer les slums dans les villes indiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIV (1), pp.185-214. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.8520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02414257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Desires and Lust for Land South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Series: Land Rights in the Urban Global South</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01780595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land Rights in the Urban Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanization Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India International Centre Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The Comtenporary Urban Conumdrum, 43 (3-4), pp.26-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01755990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualifier les aires urbaines en forte expansion dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La fabrique urbaine, 44 (2015/4), pp.307-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management in urban governance; building adaptive capacity through ICT-GIS-based systems in the global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Environment and Foresight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.2336 - 6621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital and spatial knowledge management in urban governance: Emerging issues in India, Brazil, South Africa, and Peru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.501-509. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.habitatint.2014.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of India's urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.futures.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Paper Promises of Digitization: Digitizing Spatial Information for Planning in the Chennai Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 01/2013 (20), pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory spatial knowledge management tools : Empowerment and upscaling or exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Communication and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (2), pp.258-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic and political weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XLVII (30), pp.52-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better appraisal of urbanization in India, a fresh look at the landscape of morphological agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 569, pp.1-32. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La financiarisation du foncier observée à partir des métropoles égyptiennes et indiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206, pp.139-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing Land in Egyptian and Indian Megacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (206), pp.139-158. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.206.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La potentia recobrada de dos ciudades-mundo de la Edad Media: Estambul y El Cairo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.361-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les enjeux du foncier urbain pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Soares Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.206.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Les enjeux du foncier urbain pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Soares Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Repenser la géographie économique ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la géographie économique. Les arrangements du rapport de la Banque Mondiale avec les sciences géographiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, En ligne : http://cybergeo.revues.org/index23144.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation du monde en 2010 s'affiche dans Google earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Gazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Marius Gnanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 206, pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme CIT, hôte des TIGR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (127-128), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources récentes de l'observation foncière urbaine dans les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes foncières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00415790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN GROWTH IN WEST AFRICA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du CEPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire, Istanbul, Téhéran: trois mégapoles, une dynamique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pérouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (127-128), pp.9-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croissance urbaine en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chronique du CEPED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00371263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic Surprises Foreshadow Change in Neoliberal Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MERIP Middle East Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 246, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préparation et le passage du recensement du Soudan 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://echogeo.revues.org/index5963.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes intermédiaires dans le Monde arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°19, pp.11-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités régionales et rébellions au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (20), pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KHARTOUM : VILLE REFUGE ET METROPOLE RENTIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Gremamo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°18, pp.87-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démographie ethnique, modernisation et violence au Darfour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.93-137. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ethio.2005.1095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques dimensions de Khartoum et de l'urbanisation au Soudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'Observatoire Urbain du Caire Contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°6/7 2d série, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions nouvelles de la métropolisation dans le Monde arabe : le cas du Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 64, pp.119-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de l'Égypte (II) : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (23), http://ema.revues.org/index961.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is afraid of ashwaiyyat? Urban change and politics in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asef Bayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (2), pp.185-199. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/095624780001200215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du village au Caire, au village comme au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (4-5), http://ema.revues.org/index883.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire : aspects sociaux de l'étalement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (23), http://ema.revues.org/index968.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENT ANS DE LOCALISATION DE LA POPULATION CHRETIENNE EGYPTIENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrolabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question méridionale égyptienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1-2, pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00383078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance urbaine et dynamique socio-spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27 (2), pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la densification. Le peuplement de l'Egypte de 1897 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 73 (3), 183-201; http://www.persee.fr/web/revues/home/prescript/article/geoca_0035-113x_1998_num_73_3_4826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie seconde ville d'Égypte ou métropole méditerranéenne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Géographique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2-3, pp.163-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des ‘ashwaiyyât. Premier acte : Imbâba, décembre 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1 (20), http://ema.revues.org/index512.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary theory for the spatial dynamics of urban systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juste Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Pumain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mondorf, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial knowledge management tools in urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSESSING AND EXPLORING THE STATE OF URBAN KNOWLEDGE: ITS PRODUCTION, USE, AND DISSEMINATION IN CITIES OF THE SOUTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urbanization of What?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Urban Transformation (Urban Geography Commission - International Geographical Union)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Hyderabad, India. pp.135-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA MARCHANDISATION DES ASHWAYYIAT(S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Public Policies and Legal Practices toward Informal Settlements in the Middle East” Workshop; Ababsa M. &amp; Denis E. orgs.; Ninth Mediterranean Research Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Montecatini, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversions ordinaires des usages des sols liées à l'urbanisation dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Technique Foncier et Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 108 p, 2023, Ouvrages collectifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs fonciers pour des villes inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio de Souza Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Midheme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR Géographie-cités. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 219, 84 p., 2021, Papiers de recherche, 2492-2846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03405275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The American University in Cairo Press, pp.352, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00743054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat et devenir des communs fonciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leyronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issa Sory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Leyronas; Benjamin Coriat; Kako Nubukpo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en communs. Tensions, mutations, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement; Groupe de la Banque Mondiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-105, 2023, L'Afrique en développement, 978-2-37902-020-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Urban Constructions for Whom? Drivers of Urban Built-Up Expansion Across the World from 1990 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pumain Denise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theories and Models of Urbanization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theories and Models of Urbanization, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-258, 2020, Lecture Notes in Morphogenesis, 978-3-030-36655-1. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36656-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentes & investissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florin B., Madoeuf A., Sanmartin O., Stadnicki R., Troin F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.313-315, 2020, Perspectives Villes et Territoires, 978-2-86906-750-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02965181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les futurs du foncier : modes d'accumulation du capital, droit de propriété et production de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Aveline-Dubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Napoleone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS editions, pp.312-335, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuse Urbanization and Mega-Urban Regions in India: Between Reluctant and Restrictive Urbanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Pumain; Céline Rozenblat; Elkin Velasquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and Transnational Perspectives on Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-262, 2018, Advances in Geographical and Environmental Sciences, 978-981-10-7798-2. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-7799-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo's new towns from one revolution to another</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angélil M.; Malterre-Barthes C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo New cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ruby Press, 2018, 978-3-944074-23-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01755844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partha Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujata Patel; Omita Goyal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">India’s Contemporary Urban Conundrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge India</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-43, 2018, 9780429659379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Global and Multiple Linkages in the Making of an Ordinary Place: Parangipettai-Porto Novo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarin Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis, Eric; Zérah; Marie-Helene. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaltern Urbanisation in India : An Introduction to the Dynamics of Ordinary Towns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-195, 2017, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-81-322-3616-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From slum[1] to ordinary neighborhood in a provincial town of South India: Resident-induced practices of participation and co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvanaswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon D. Benjamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Deboulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Precarious Neighborhoods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-231, 2016, Etudes de l’AFD, 2492-8313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megacities: The Asian Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.B. Singh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Development Challenges, Risks and Resilience in Asian Mega Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Japan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-28, 2014, Advances in Geographical and Environmental Sciences, 978-4-431-55042-6. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-4-431-55043-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01078941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Forms and Norms: Questioning Illegal Urban Housing in the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudouin Dupret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Housing and Urban Land Tenure in the Middle East: Case Studies from Egypt, Syria, Jordan, Lebanon, and Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University in Cairo Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La centralité retrouvée de deux villes-monde du moyen âge, Istanbul et le Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grange A.-M., Grandjean P., Reynaud A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vertus de l'interdisciplinarité. Mélanges offerts à Marcel Bazin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims, IATEUR, pp.205-226, 2009, Les Cahiers de l'IATEUR n° Spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Caire métropole privatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Paquot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghettos de Riches - Tour du monde des enclaves résidentielles sécurisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Perrin, pp.169-182, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desert: from ghost towns to forbidden cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aglaia Konrad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desert Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRP/Rignier, Zürich, pp.117-127, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAIRO BETWEEN TRACES AND LIBERAL RE-FOUNDATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salma K. Jayyusi, Renata Holod, Attilio Petruccioli and André Raymond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City in the Islamic World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.1085-1114, 2008, Handbook of Oriental Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatorze millions d'Égyptiens en plus depuis 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrique Klaus et Chaymaa Hassabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques égyptiennes 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEJ, pp.17-28, 2007, Chroniques égyptiennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: villes et urbanisation des provinces égyptiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et urbanisation des provinces égyptiennes. Vers l'écouménopolis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala/Cedej, pp.9-23, 2007, Kalam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISQUES ET ACTUALISATION DE L'ÉCOLOGIE MÉGAPOLITAINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Coannus; Jean-François Prérouse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et risques. Regards croisés sur quelques cités "en danger"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica / Anthropos, pp.168-195, 2006, Géographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo as Neoliberal Capital?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Singerman and Paul Amar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cairo Cosmopolitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American University in Cairo Press, pp.47-71, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes d’Égypte à l’aube du XXe siècle. Les temporalités divergentes des pays, des bourgs et des cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Dakhlia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanité arabe. Volume à la mémoire de Bernard Lepetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad, pp.225-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Égypte à l'aube du XXe siècle : Pays, bourgs, cités en des temporalités divergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jocelyne Dakhlia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanités arabes. Hommage à Bernard Lepetit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sindbad - Actes Sud, pp.225-256, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00369894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Sustainability Issues in Metropolitan Chennai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Varrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dhanalakshmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01061314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory 'Spatial' Knowledge Management Configurations in Metropolitan Governance Networks for SD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Readings on Small Town Dynamics in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhuvaneswari Raman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythri Prasad-Aleyamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zerah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping City Visions: Integrating Mega- projects in Urban Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Pfeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sydenstricker-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01086618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better appraisal of urbanization in India: A fresh look at the landscape of morphological agglomerates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamala Marius-Gnanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africapolis (English version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moriconi-Ebrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Harre-Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Thiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIS: Information System for Informal Settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Séjourné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinary changes in land use linked to urbanisation in the global South Housing, capitalisation, agricultural changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lavigne Delville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité Technique "Foncier et développement". 2023, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04339341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs fonciers pour l’habitat dans les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Française de Développement, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03086054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural-Urban Linkages: India Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Zérah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 124, Rimisp, Centro Latinoamericano para el Desarrollo Rural, Santiago, Chile. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques du titrement dans les villes en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Planel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Ficquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Bhuvanaswari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole d'Urbanisme de Paris; UMR 8504 Géographie-cités; UMR 8586 PRODIG; CEIFR - EHESS; CéSor - EHESS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBB6EBEF"/>
+    <w:nsid w:val="8DD5EAE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0788-3072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113171692" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foncier-developpement.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfuhabitat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suburbin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvaneswari Raman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Mukhopadhyay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Sinno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sory" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155954" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benkimoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12917" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.8520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01780595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967496v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pfeffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sydenstricker-Neto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Scott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Dianne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2014.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208C1RL4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2013.10.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24798" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063459v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0139" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135152v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Marius Gnanou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371093v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hourcade" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;rouse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371263v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357270v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311262v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2005.1095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vignal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Bayat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095624780001200215" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C9HBRWMN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311255v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311253v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360788v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591855v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Scott" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421218v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405275v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Benjamin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Souza Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Midheme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/communs-fonciers-pour-des-villes-inclusives-produire-et-securiser-lhabitat-populaire-autour-de-la-propriete-partagee-du-sol-une-diversite-de-modeles-leurs-interets-et-leurs-limites" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743054v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-10-7799-9_11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7799-9_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967405v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/9780429023996" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarin Ahmad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3616-0_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanaswari Raman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon D. Benjamin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr/webdav/site/afd/shared/PUBLICATIONS/RECHERCHE/Scientifiques/Etudes-AFD/13-VA-etudes-afd.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-4-431-55043-3_1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55043-3_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439282v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356892v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356890v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410037v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379202v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Alleaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061314v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhanalakshmi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357271v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre-Roger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythri Prasad-Aleyamma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086618v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610218v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368181v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198975v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bhuvanaswari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0788-3072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113171692" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=pMJ2qL8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foncier-developpement.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfuhabitat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://suburbin.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvaneswari Raman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/ijc.1434" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Mukhopadhyay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03288046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Sinno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benkimoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chalonge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12155954" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Z&#233;rah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02414257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.8520" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01780595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Baud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pfeffer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sydenstricker-Neto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Scott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Dianne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.habitatint.2014.09.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-208C1RL4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2013.10.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24798" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0139" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.206.0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610803v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moriconi-Ebrard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245113v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Gazel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Marius Gnanou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hourcade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois P&#233;rouse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357270v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dupuy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2005.1095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vignal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Bayat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/095624780001200215" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-C9HBRWMN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311255v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311253v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383078v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360789v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591855v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Scott" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410036v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavigne Delville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.foncier-developpement.fr/wp-content/uploads/Ouvrage-collectif-Usage-des-sols.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03405275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Benjamin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio de Souza Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Midheme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/communs-fonciers-pour-des-villes-inclusives-produire-et-securiser-lhabitat-populaire-autour-de-la-propriete-partagee-du-sol-une-diversite-de-modeles-leurs-interets-et-leurs-limites" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743054v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ababsa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dupret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leyronas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/lafrique-en-communs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430053v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_13" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36656-8_13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-10-7799-9_11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7799-9_11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967405v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/9780429023996" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarin Ahmad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-3616-0_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386462v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanaswari Raman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon D. Benjamin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afd.fr/webdav/site/afd/shared/PUBLICATIONS/RECHERCHE/Scientifiques/Etudes-AFD/13-VA-etudes-afd.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-4-431-55043-3_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-55043-3_1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573824v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439282v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369895v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410037v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379202v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Alleaume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01061314v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Kennedy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhanalakshmi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357271v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harre-Roger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Thiam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139006v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythri Prasad-Aleyamma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086618v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368181v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198975v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339341v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104630v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232433v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Planel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Ficquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raman Bhuvanaswari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>