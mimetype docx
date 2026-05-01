--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -2734,252 +2734,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la construction d'un observatoire des pratiques agricoles~: gestion et propagation de l'imprécision des données agronomiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised Visual Data Mining Using Self-organizing Maps and a Data-driven Color Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 16th International Conference on Information Visualisation (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France. pp.241-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2012.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686105v1</w:t>
+                <w:t xml:space="preserve">hal-03911479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Visual Data Mining Using Self-organizing Maps and a Data-driven Color Mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la construction d'un observatoire des pratiques agricoles~: gestion et propagation de l'imprécision des données agronomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Zayrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Herbin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 16th International Conference on Information Visualisation (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.537--542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911479v1</w:t>
+                <w:t xml:space="preserve">hal-00686105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of spatial imprecision in imprecise quantitative data in agronomy</w:t>
               </w:r>
@@ -3257,243 +3257,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of spatial fusion of geographical entities and quantitative information in accordance with their imprecision: application to agricultural information in Observox</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+                <w:t xml:space="preserve">La restitution 3D, outil de l'archéologie de Reims antique (Durocortorum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Spatial Accuracy Assessment in Natural Resources and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.33--36</w:t>
+              <w:t xml:space="preserve">Virtual Retrospect 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, pessac, France. pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669221v1</w:t>
+                <w:t xml:space="preserve">halshs-01863933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restitution 3D, outil de l'archéologie de Reims antique (Durocortorum)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxence Poirier</w:t>
+                <w:t xml:space="preserve">Study of spatial fusion of geographical entities and quantitative information in accordance with their imprecision: application to agricultural information in Observox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Retrospect 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, pessac, France. pp.11-17</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Spatial Accuracy Assessment in Natural Resources and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.33--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01863933v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches pour l'exploration temporelle de données archéologiques et interaction dans un SIG</w:t>
               </w:r>
@@ -5303,212 +5303,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical Data Imperfection 2</w:t>
+                <w:t xml:space="preserve">L’imperfection des données géographiques 2 Cas d’utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley, 2024, 9781786302984. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. ISTE, pp.204, 2024, 9781784056254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04479990v1</w:t>
+                <w:t xml:space="preserve">emse-04667655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imperfection des données géographiques 2 Cas d’utilisation</w:t>
+                <w:t xml:space="preserve">Geographical Data Imperfection 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. ISTE, pp.204, 2024, 9781784056254</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Wiley, 2024, 9781786302984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04667655v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04479990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
               </w:r>
@@ -5813,256 +5813,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02267420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfection et information géographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reasoning in Modal Logic for Uncertain Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Gavignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02292278v1</w:t>
+                <w:t xml:space="preserve">hal-02413534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning in Modal Logic for Uncertain Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imperfection et information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.5-12, 2019, 9781784056247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02413534v1</w:t>
+                <w:t xml:space="preserve">emse-02292278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfection of Geographic Information: Concepts and Terminologies</w:t>
               </w:r>
@@ -6150,234 +6150,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfection and Geographic Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Concepts et terminologies de l’imperfection de l’information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. </w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, 2019, 9781784056247</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02267359v1</w:t>
+                <w:t xml:space="preserve">hal-02747631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts et terminologies de l’imperfection de l’information géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+                <w:t xml:space="preserve">Imperfection and Geographic Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Online Library, pp.1-10, 2019, 9781119507284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747631v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02267359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect Spatiotemporal Information Analysis in a GIS: Application to Archæological Information Completion Hypothesis</w:t>
               </w:r>
@@ -6560,51 +6560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5C2E667"/>
+    <w:nsid w:val="C351218B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6791,51 +6791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-desjardin-51-fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6788-8276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241034299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100855" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tianatahina Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01248042v5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.07.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zayrit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2015070101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.437-463" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-013-0183-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0408-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5C33Q2X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zoghlami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2012.48" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863933v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthelot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Bendada Soonekindt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mappe Fogaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Merieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vuiblet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04479990v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04667655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267420v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.fmatter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavignet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X56VRX22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-desjardin-51-fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6788-8276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241034299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100855" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tianatahina Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01248042v5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.07.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zayrit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2015070101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.437-463" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-013-0183-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0408-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5C33Q2X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2012.48" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zoghlami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Poirier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Bendada Soonekindt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mappe Fogaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Merieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vuiblet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04667655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04479990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267420v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.fmatter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavignet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X56VRX22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>