--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -827,265 +827,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l’imperfection de l’information dans les dynamiques spatiales. Définitions, outils et exemples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
+                <w:t xml:space="preserve">Julien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Varet-Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25-3, pp.437-463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIG.25.437-463⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986924v1</w:t>
+                <w:t xml:space="preserve">halshs-01182622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
+                <w:t xml:space="preserve">Intégration de l’imperfection de l’information dans les dynamiques spatiales. Définitions, outils et exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t>
+              <w:t xml:space="preserve">, 2015, 25-3, pp.437-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.437-463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182622v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruct street network from imprecise excavation data using fuzzy Hough transforms</w:t>
               </w:r>
@@ -6150,234 +6150,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts et terminologies de l’imperfection de l’information géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+                <w:t xml:space="preserve">Imperfection and Geographic Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley Online Library, pp.1-10, 2019, 9781119507284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747631v1</w:t>
+                <w:t xml:space="preserve">emse-02267359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfection and Geographic Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+                <w:t xml:space="preserve">Concepts et terminologies de l’imperfection de l’information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Mireille Batton‐Hubert Eric Desjardin François Pinet. </w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Batton-Hubert; Eric Desjardin; François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’imperfection des données géographiques 1 Bases théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, 2019, 9781784056247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-02267359v1</w:t>
+                <w:t xml:space="preserve">hal-02747631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect Spatiotemporal Information Analysis in a GIS: Application to Archæological Information Completion Hypothesis</w:t>
               </w:r>
@@ -6560,51 +6560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C351218B"/>
+    <w:nsid w:val="F2FE5689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6791,51 +6791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-desjardin-51-fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6788-8276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241034299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100855" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tianatahina Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01248042v5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.07.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zayrit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2015070101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.437-463" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-013-0183-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0408-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5C33Q2X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2012.48" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zoghlami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Poirier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Bendada Soonekindt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mappe Fogaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Merieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vuiblet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04667655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04479990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267420v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.fmatter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavignet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X56VRX22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-desjardin-51-fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6788-8276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241034299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159384v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loscos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.07.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100855" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151830v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Tianatahina Francky Randrianasoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cettour-Janet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01248042v5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2018.07.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zayrit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2015070101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.437-463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-013-0183-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0408-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5C33Q2X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117480v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMET54801.2022.9929833" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03592205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01694957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01695074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18720-4_22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2012.48" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zoghlami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Poirier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629420v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihad Bendada Soonekindt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mappe Fogaing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Merieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vuiblet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Calderaro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prevost" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loscos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01726217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04667655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04479990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267420v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.fmatter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavignet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02292278v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02267359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584814v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_13" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X56VRX22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>