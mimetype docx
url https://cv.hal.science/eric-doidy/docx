--- v0 (2026-03-29)
+++ v1 (2026-04-26)
@@ -394,165 +394,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mondes ruraux du mouvement pacifiste américain</w:t>
+                <w:t xml:space="preserve">Un retour à la terre de l'action sociale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 445, pp.36-37</w:t>
+              <w:t xml:space="preserve">L'Observatoire (Liège)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.20-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528065v1</w:t>
+                <w:t xml:space="preserve">hal-05131682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un retour à la terre de l'action sociale?</w:t>
+                <w:t xml:space="preserve">Les mondes ruraux du mouvement pacifiste américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observatoire (Liège)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 90, pp.20-23</w:t>
+              <w:t xml:space="preserve">Silence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 445, pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131682v1</w:t>
+                <w:t xml:space="preserve">hal-01528065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maraîchage et accompagnement à l'insertion en France et aux Etats-Unis. Un ré-enchantement de l'agriculture par le travail social?</w:t>
               </w:r>
@@ -1146,174 +1146,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture inquiète de l'activité militante : épuisement et effondrement dans deux mobilisations contemporaines en France</w:t>
+                <w:t xml:space="preserve">Prévenir la violence dans l'activité militante : trois études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (3), pp.499-527</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669785v1</w:t>
+                <w:t xml:space="preserve">hal-02675589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir la violence dans l'activité militante : trois études de cas</w:t>
+                <w:t xml:space="preserve">Une lecture inquiète de l'activité militante : épuisement et effondrement dans deux mobilisations contemporaines en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (1), pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0963948042000196388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675589v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire entendre la voix des usagers dans les concertations environnementales</w:t>
               </w:r>
@@ -1798,182 +1798,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que la déviance ?</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que la famille?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Marchal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiations à la sociologie : questions pour apprendre à devenir sociologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.55-67, 2021, 978-2-36441-409-9</w:t>
+              <w:t xml:space="preserve">Initiations à la sociologie. Questions pour apprendre à devenir sociologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.15-27, 2021, U21, 978-2-36441-409-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545384v1</w:t>
+                <w:t xml:space="preserve">hal-05128912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que la famille?</w:t>
+                <w:t xml:space="preserve">Jardins potagers au coeur de conflits d'urbanité. Contribution à une écologie de la ville desserrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hervé Marchal. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pribetich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Granchamp; Sandrine Glatron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiations à la sociologie. Questions pour apprendre à devenir sociologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.15-27, 2021, U21, 978-2-36441-409-9</w:t>
+              <w:t xml:space="preserve">Militantismes et potagers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.191-208, 2021, Environnement et société, 978-2-7574-3513-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128912v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature et santé: des aspirations qui se croisent de plus en plus?</w:t>
               </w:r>
@@ -2052,199 +2069,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardins potagers au coeur de conflits d'urbanité. Contribution à une écologie de la ville desserrée</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que l'interactionnisme symbolique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Laurence Granchamp; Sandrine Glatron. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Marchal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Militantismes et potagers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.191-208, 2021, Environnement et société, 978-2-7574-3513-7</w:t>
+              <w:t xml:space="preserve">Initiations à la sociologie. Questions pour apprendre à devenir sociologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.219-223, 2021, U21, 978-2-36441-409-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537120v1</w:t>
+                <w:t xml:space="preserve">hal-05128929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'interactionnisme symbolique?</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que la déviance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiations à la sociologie. Questions pour apprendre à devenir sociologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.219-223, 2021, U21, 978-2-36441-409-9</w:t>
+              <w:t xml:space="preserve">Initiations à la sociologie : questions pour apprendre à devenir sociologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.55-67, 2021, 978-2-36441-409-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128929v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se rétablir dans la société civile. Un éclairage des sciences sociales</w:t>
               </w:r>
@@ -2560,173 +2560,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;retour à la terre&amp;quot;, une forme d'émancipation?</w:t>
+                <w:t xml:space="preserve">Aller mieux dans un monde meilleur. Le rétablissement des vétérans de guerre et l'horizon politique du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fanch Ruellan; Josiane Ruellan; Denis Ruellan. </w:t>
+              <w:t xml:space="preserve">Lise Demailly; Nadia Garnoussi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trémargat en vies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coop Breizh, pp.112-113, 2016, 978-2-84346-807-0</w:t>
+              <w:t xml:space="preserve">Aller mieux. Approches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.147-158, 2016, Le regard sociologique, 978-2-7574-1370-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581571v1</w:t>
+                <w:t xml:space="preserve">hal-05128245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller mieux dans un monde meilleur. Le rétablissement des vétérans de guerre et l'horizon politique du care</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;retour à la terre&amp;quot;, une forme d'émancipation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lise Demailly; Nadia Garnoussi. </w:t>
+              <w:t xml:space="preserve">Fanch Ruellan; Josiane Ruellan; Denis Ruellan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aller mieux. Approches sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.147-158, 2016, Le regard sociologique, 978-2-7574-1370-8</w:t>
+              <w:t xml:space="preserve">Trémargat en vies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coop Breizh, pp.112-113, 2016, 978-2-84346-807-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128245v1</w:t>
+                <w:t xml:space="preserve">hal-01581571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faites labour pas la guerre!’ Reconversions militantes et retour à la terre dans les États-Unis post-11 septembre</w:t>
               </w:r>
@@ -3244,199 +3244,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logement décent et l’épreuve de la réquisition : A propos de la &amp;quot;précarité&amp;quot; des mobilisations de précaires</w:t>
+                <w:t xml:space="preserve">La gestion civile et civique des émotions : Apprentissages politiques pratiques dans les collectifs militants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Magali Boumaza; Philippe Hamman. </w:t>
+              <w:t xml:space="preserve">Marc Breviglieri; Vincenzo Cicchelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie des mouvements de précaires : Espaces mobilisés et répertoires d’action</w:t>
+              <w:t xml:space="preserve">Adolescences méditerranéennes : L’espace public à petits pas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-104, 2007, Logiques Sociales, 978-2-296-03303-0</w:t>
+              <w:t xml:space="preserve">, pp.127-148, 2007, Débats Jeunesses, 978-2-2960-3596-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811592v1</w:t>
+                <w:t xml:space="preserve">hal-02818206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion civile et civique des émotions : Apprentissages politiques pratiques dans les collectifs militants</w:t>
+                <w:t xml:space="preserve">Le logement décent et l’épreuve de la réquisition : A propos de la &amp;quot;précarité&amp;quot; des mobilisations de précaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc Breviglieri; Vincenzo Cicchelli. </w:t>
+              <w:t xml:space="preserve">Magali Boumaza; Philippe Hamman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescences méditerranéennes : L’espace public à petits pas</w:t>
+              <w:t xml:space="preserve">Sociologie des mouvements de précaires : Espaces mobilisés et répertoires d’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.127-148, 2007, Débats Jeunesses, 978-2-2960-3596-6</w:t>
+              <w:t xml:space="preserve">, pp.79-104, 2007, Logiques Sociales, 978-2-296-03303-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818206v1</w:t>
+                <w:t xml:space="preserve">hal-02811592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie politique de la proximité</w:t>
               </w:r>
@@ -4084,51 +4084,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4B2AF4C"/>
+    <w:nsid w:val="43943AC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4315,51 +4315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-doidy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Borel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131682v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.12.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013015ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vercherand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vercherand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.196.0246" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0963948042000196388" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675589v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02375666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marcel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05130913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecologie.gouv.fr/politiques-publiques/collection-thema" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pribetich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Roupnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02375688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02375674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lichterman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357187.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lemery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paufert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3460" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27991" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23697" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24690" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domar Idrissi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-doidy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Borel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.12.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013015ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vercherand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vercherand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.196.0246" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0963948042000196388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02375666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pribetich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05130913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecologie.gouv.fr/politiques-publiques/collection-thema" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Roupnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02375688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02375674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lichterman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357187.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lemery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paufert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3460" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27991" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24690" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23697" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domar Idrissi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>