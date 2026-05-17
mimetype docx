--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1798,453 +1798,453 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que la famille?</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que la déviance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiations à la sociologie. Questions pour apprendre à devenir sociologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.15-27, 2021, U21, 978-2-36441-409-9</w:t>
+              <w:t xml:space="preserve">Initiations à la sociologie : questions pour apprendre à devenir sociologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.55-67, 2021, 978-2-36441-409-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128912v1</w:t>
+                <w:t xml:space="preserve">hal-03545384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardins potagers au coeur de conflits d'urbanité. Contribution à une écologie de la ville desserrée</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que la famille?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Laurence Granchamp; Sandrine Glatron. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Marchal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Militantismes et potagers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.191-208, 2021, Environnement et société, 978-2-7574-3513-7</w:t>
+              <w:t xml:space="preserve">Initiations à la sociologie. Questions pour apprendre à devenir sociologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.15-27, 2021, U21, 978-2-36441-409-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537120v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature et santé: des aspirations qui se croisent de plus en plus?</w:t>
+                <w:t xml:space="preserve">Jardins potagers au coeur de conflits d'urbanité. Contribution à une écologie de la ville desserrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anahita Grisoni</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Eric Pautard; Service des données et études statistiques (SDES). </w:t>
+                <w:t xml:space="preserve">Justine Pribetich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Granchamp; Sandrine Glatron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société, nature et biodiversité. Regards croisés entre les Français et la nature</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.104-108, 2021, Théma</w:t>
+              <w:t xml:space="preserve">Militantismes et potagers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.191-208, 2021, Environnement et société, 978-2-7574-3513-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130913v1</w:t>
+                <w:t xml:space="preserve">hal-03537120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que l'interactionnisme symbolique?</w:t>
+                <w:t xml:space="preserve">Nature et santé: des aspirations qui se croisent de plus en plus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hervé Marchal. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Pautard; Service des données et études statistiques (SDES). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiations à la sociologie. Questions pour apprendre à devenir sociologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.219-223, 2021, U21, 978-2-36441-409-9</w:t>
+              <w:t xml:space="preserve">Société, nature et biodiversité. Regards croisés entre les Français et la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministère de la transition écologique; Commissariat général au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-108, 2021, Théma</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128929v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que la déviance ?</w:t>
+                <w:t xml:space="preserve">Qu'est-ce que l'interactionnisme symbolique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Marchal. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiations à la sociologie : questions pour apprendre à devenir sociologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.55-67, 2021, 978-2-36441-409-9</w:t>
+              <w:t xml:space="preserve">Initiations à la sociologie. Questions pour apprendre à devenir sociologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.219-223, 2021, U21, 978-2-36441-409-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545384v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se rétablir dans la société civile. Un éclairage des sciences sociales</w:t>
               </w:r>
@@ -2560,173 +2560,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller mieux dans un monde meilleur. Le rétablissement des vétérans de guerre et l'horizon politique du care</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;retour à la terre&amp;quot;, une forme d'émancipation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lise Demailly; Nadia Garnoussi. </w:t>
+              <w:t xml:space="preserve">Fanch Ruellan; Josiane Ruellan; Denis Ruellan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aller mieux. Approches sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.147-158, 2016, Le regard sociologique, 978-2-7574-1370-8</w:t>
+              <w:t xml:space="preserve">Trémargat en vies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coop Breizh, pp.112-113, 2016, 978-2-84346-807-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128245v1</w:t>
+                <w:t xml:space="preserve">hal-01581571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;retour à la terre&amp;quot;, une forme d'émancipation?</w:t>
+                <w:t xml:space="preserve">Aller mieux dans un monde meilleur. Le rétablissement des vétérans de guerre et l'horizon politique du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fanch Ruellan; Josiane Ruellan; Denis Ruellan. </w:t>
+              <w:t xml:space="preserve">Lise Demailly; Nadia Garnoussi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trémargat en vies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coop Breizh, pp.112-113, 2016, 978-2-84346-807-0</w:t>
+              <w:t xml:space="preserve">Aller mieux. Approches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.147-158, 2016, Le regard sociologique, 978-2-7574-1370-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581571v1</w:t>
+                <w:t xml:space="preserve">hal-05128245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faites labour pas la guerre!’ Reconversions militantes et retour à la terre dans les États-Unis post-11 septembre</w:t>
               </w:r>
@@ -2865,238 +2865,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux responsables agricoles pour une autre agriculture? Les dispositifs de développement territorial entre émancipation et contraintes</w:t>
+                <w:t xml:space="preserve">Natures urbaines en conflit. Ecoquartiers, patrimoine et potagers militants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">François Sarrazin. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lise Bourdeau-Lepage; Roland Vidal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les élites agricoles et rurales. Concurrences et complémentarités des projets</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.167-182, 2014, Des Sociétés, 978-2-7535-3266-3</w:t>
+              <w:t xml:space="preserve">Nature en ville. Attentes citadines et actions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editopics, pp.97-115, 2014, Série "Nature citadine", 978-2-36992-000-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801285v1</w:t>
+                <w:t xml:space="preserve">hal-02799241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natures urbaines en conflit. Ecoquartiers, patrimoine et potagers militants</w:t>
+                <w:t xml:space="preserve">De nouveaux responsables agricoles pour une autre agriculture? Les dispositifs de développement territorial entre émancipation et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Lise Bourdeau-Lepage; Roland Vidal. </w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Lemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Paufert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Sarrazin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature en ville. Attentes citadines et actions publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editopics, pp.97-115, 2014, Série "Nature citadine", 978-2-36992-000-7</w:t>
+              <w:t xml:space="preserve">Les élites agricoles et rurales. Concurrences et complémentarités des projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-182, 2014, Des Sociétés, 978-2-7535-3266-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799241v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatiques et politiques de la nature</w:t>
               </w:r>
@@ -3244,199 +3244,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion civile et civique des émotions : Apprentissages politiques pratiques dans les collectifs militants</w:t>
+                <w:t xml:space="preserve">Le logement décent et l’épreuve de la réquisition : A propos de la &amp;quot;précarité&amp;quot; des mobilisations de précaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc Breviglieri; Vincenzo Cicchelli. </w:t>
+              <w:t xml:space="preserve">Magali Boumaza; Philippe Hamman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescences méditerranéennes : L’espace public à petits pas</w:t>
+              <w:t xml:space="preserve">Sociologie des mouvements de précaires : Espaces mobilisés et répertoires d’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.127-148, 2007, Débats Jeunesses, 978-2-2960-3596-6</w:t>
+              <w:t xml:space="preserve">, pp.79-104, 2007, Logiques Sociales, 978-2-296-03303-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818206v1</w:t>
+                <w:t xml:space="preserve">hal-02811592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le logement décent et l’épreuve de la réquisition : A propos de la &amp;quot;précarité&amp;quot; des mobilisations de précaires</w:t>
+                <w:t xml:space="preserve">La gestion civile et civique des émotions : Apprentissages politiques pratiques dans les collectifs militants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Magali Boumaza; Philippe Hamman. </w:t>
+              <w:t xml:space="preserve">Marc Breviglieri; Vincenzo Cicchelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie des mouvements de précaires : Espaces mobilisés et répertoires d’action</w:t>
+              <w:t xml:space="preserve">Adolescences méditerranéennes : L’espace public à petits pas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-104, 2007, Logiques Sociales, 978-2-296-03303-0</w:t>
+              <w:t xml:space="preserve">, pp.127-148, 2007, Débats Jeunesses, 978-2-2960-3596-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811592v1</w:t>
+                <w:t xml:space="preserve">hal-02818206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie politique de la proximité</w:t>
               </w:r>
@@ -4084,51 +4084,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43943AC4"/>
+    <w:nsid w:val="2A23A22A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4315,51 +4315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-doidy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Borel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.12.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013015ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vercherand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vercherand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.196.0246" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0963948042000196388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02375666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128912v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pribetich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05130913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecologie.gouv.fr/politiques-publiques/collection-thema" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Roupnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02375688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02375674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lichterman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357187.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lemery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paufert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3460" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27991" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24690" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23697" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domar Idrissi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-doidy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Borel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gateau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2012.12.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013015ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Vercherand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vercherand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.196.0246" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675589v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0963948042000196388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Mischi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02375666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03545384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marcel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pribetich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05130913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecologie.gouv.fr/politiques-publiques/collection-thema" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Roupnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02375688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02375674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lichterman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/357187.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;mery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lemery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paufert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3460" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=27991" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811592v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=23697" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818206v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24690" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcuff" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domar Idrissi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafert&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>