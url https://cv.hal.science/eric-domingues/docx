--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -2808,277 +2808,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of CO2 addition and reactant temperature on the stability of non-premixed methane/air flames</w:t>
+                <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Galizzi</w:t>
+                <w:t xml:space="preserve">J. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Min</w:t>
+                <w:t xml:space="preserve">F. Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Guo</w:t>
+                <w:t xml:space="preserve">E. Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. André</w:t>
+                <w:t xml:space="preserve">B. Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Escudie</w:t>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, McGill University, Canada</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347171v1</w:t>
+                <w:t xml:space="preserve">hal-00347326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Effects of CO2 addition and reactant temperature on the stability of non-premixed methane/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Domingues</w:t>
+                <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Patte-Rouland</w:t>
+                <w:t xml:space="preserve">F. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Talbaut</w:t>
+                <w:t xml:space="preserve">D. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, McGill University, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347326v1</w:t>
+                <w:t xml:space="preserve">hal-00347171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3390,51 +3390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066990" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Amplatz Iurk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hennings Och" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mauro Moura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cocco Mariani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.117603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Menzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112930" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ernanes Czarneski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro Moura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.12.034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro dos Santos Coelho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.04.126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Velasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.07.042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Cottereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.31.002831" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5997" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066990" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Amplatz Iurk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hennings Och" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mauro Moura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cocco Mariani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.117603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Menzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112930" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ernanes Czarneski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro Moura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.12.034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro dos Santos Coelho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.04.126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Velasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.07.042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Cottereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.31.002831" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5997" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>