--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -66,3184 +66,3906 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of n-Heptane and Dodecane Swirl-Stabilized Spray Flames to Transverse Forcing Characterized by Flame Describing Functions Based on Downstream Acoustic Pressure or Velocity Signals</w:t>
+                <w:t xml:space="preserve">Understanding the thermoacoustic response of swirling spray flames fed with a surrogate of sustainable aviation fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Patat</w:t>
+                <w:t xml:space="preserve">A. Alhaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Domingues</w:t>
+                <w:t xml:space="preserve">E. Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Baillot</w:t>
+                <w:t xml:space="preserve">F. Baillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Spray and Combustion Dynamics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4066990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17568277251391370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396023v1</w:t>
+                <w:t xml:space="preserve">hal-05608664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirling spray flames dynamical blow out induced by transverse acoustic oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Response of n-Heptane and Dodecane Swirl-Stabilized Spray Flames to Transverse Forcing Characterized by Flame Describing Functions Based on Downstream Acoustic Pressure or Velocity Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (4), pp.041029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4066990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567303v1</w:t>
+                <w:t xml:space="preserve">hal-05396023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation phenomenon of swirling spray flames at pressure antinodes of a transverse acoustic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of two-component liquid fuel mixtures on the dynamics of a swirl-stabilized spray flames array subjected to a forced transverse acoustic mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Alhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (4), pp.5987-5995. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.046⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717295v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing volumetric efficiency using stochastic optimization techniques for internal combustion engines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matheus Amplatz Iurk</w:t>
+                <w:t xml:space="preserve">Swirling spray flames dynamical blow out induced by transverse acoustic oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hennings Och</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.117603⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (4), pp.4651-4659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527729v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of the volumetric and thermal efficiencies applied to a multi-cylinder internal combustion engine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Saturation phenomenon of swirling spray flames at pressure antinodes of a transverse acoustic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.112930⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.5987-5995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527710v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental model for prediction of tip temperature of diesel injector nozzle in dual-fuel engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximizing volumetric efficiency using stochastic optimization techniques for internal combustion engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Amplatz Iurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ernanes Czarneski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephan Hennings Och</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Mauro Moura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Luís Mauro Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cocco Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.12.034⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 199, pp.117603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.117603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335104v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure prediction of a spark ignition single cylinder engine using optimized extreme learning machine models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimization of the volumetric and thermal efficiencies applied to a multi-cylinder internal combustion engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germano Menzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hennings Och</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Cocco Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Mauro Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.04.126⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216, pp.112930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.112930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335166v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed discharge in a propane-air mixture: Ignition and energy deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental model for prediction of tip temperature of diesel injector nozzle in dual-fuel engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Frat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fabio Ernanes Czarneski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hennings Och</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mauro Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.071⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138, pp.596-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611157v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric efficiency optimization of a single-cylinder DI diesel engine using differential evolution algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pressure prediction of a spark ignition single cylinder engine using optimized extreme learning machine models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cocco Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hennings Och</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro dos Santos Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.07.042⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.204-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.04.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611228v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of CO2/N2/Ar Addition on the Internal Structure and Stability of Nonpremixed CH4/Air Flames at Lifting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosecond pulsed discharge in a propane-air mixture: Ignition and energy deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiesheng Min</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Baillot</w:t>
+                <w:t xml:space="preserve">F. Frat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wyzgolik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Domingues</w:t>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Talbaut</w:t>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 182 (11-12), pp.1782-1804. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.4087-4094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2010.499716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955214v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Volumetric efficiency optimization of a single-cylinder DI diesel engine using differential evolution algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hennings Och</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Mauro Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cocco Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro dos Santos Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.660--669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.07.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of CO2/N2/Ar Addition on the Internal Structure and Stability of Nonpremixed CH4/Air Flames at Lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiesheng Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wyzgolik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (11-12), pp.1782-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2010.499716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measurements of OH concentration in flames at high pressure by two-optical path laser-induced fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desgroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joseph Cottereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 31 (15), pp.2831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.31.002831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a spray of n-heptane or dodecane at an acoustic pressure antinode in reactive conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Patat</w:t>
+                <w:t xml:space="preserve">Influence of swirl number on combustion instabilities through potential modification in spray characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Alhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Asad Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Combustion Meeting - ECM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Edinburgh, Apr 2025, Edingburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717229v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of lean swirling spray flames to acoustic pressure and transverse velocity perturbations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of swirl-stabilised spray flames dynamics at various locations of a forced standing transverse acoustic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717261v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swirling spray flames dynamical blow-out induced by transverse acoustic oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamics of interacting swirl-stabilised spray flames at a pressure antinode of a standing transverse acoustic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Baillot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Alhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bruno, Raymond Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (soTiC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Munich, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting - ECM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Apr 2023, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674675v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental setup for thermoacoustic instabilities investigation in two-phase flow swirled combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of the fuel composition and the equivalence ratio on the dynamics of swirlstabilized spray flames to a transverse acoustic mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Alhaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Duvrobnick, Croatia. 6 p</w:t>
+              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETH Zurich, Sep 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177230v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of two-phase flow swirling flames in a standing transverse acoustic field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Responses of lean swirling spray flames to acoustic pressure and transverse velocity perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Colloque du réseau d'INitiative en Combustion Avancée (INCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, PARIS-SACLAY, France</w:t>
+              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (SoTiC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177242v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des variabilités cycliques dans le cylindre d'un moteur essence à injection directe par la PIV haute cadence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Response of a spray of n-heptane or dodecane at an acoustic pressure antinode in reactive conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edimbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852238v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between transverse acoustic modes and longitudinal acoustic modes on a premixed V-shape flame</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Swirling spray flames dynamical blow-out induced by transverse acoustic oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, BUDAPEST, Hungary</w:t>
+              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia (soTiC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Munich, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177209v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase PIV to investigate spray/flow interaction in Gasoline Direct injection engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New experimental setup for thermoacoustic instabilities investigation in two-phase flow swirled combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Duvrobnick, Croatia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555569v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of Admission and Exhaust Flows in a Spark Ignition Engine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of two-phase flow swirling flames in a standing transverse acoustic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lund, Norway</w:t>
+              <w:t xml:space="preserve">4e Colloque du réseau d'INitiative en Combustion Avancée (INCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, PARIS-SACLAY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441861v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse non-linéaire de flamme de prémélange dans un champ acoustique transverse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude des variabilités cycliques dans le cylindre d'un moteur essence à injection directe par la PIV haute cadence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420800v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Non-Premixed CH4/Air Flames: Effect of CO2 Addition and Reactant Preheating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparative study between transverse acoustic modes and longitudinal acoustic modes on a premixed V-shape flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, BUDAPEST, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955365v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-phase PIV to investigate spray/flow interaction in Gasoline Direct injection engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Domingues</w:t>
+                <w:t xml:space="preserve">Julien Lemétayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Patte-Rouland</w:t>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Talbaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347326v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental and Numerical Study of Admission and Exhaust Flows in a Spark Ignition Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S H Och</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L M Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Velásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lund, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse non-linéaire de flamme de prémélange dans un champ acoustique transverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Study of Non-Premixed CH4/Air Flames: Effect of CO2 Addition and Reactant Preheating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiesheng Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wyzgolik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of CO2 addition and reactant temperature on the stability of non-premixed methane/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, McGill University, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des composés oxygénés sur les émissions polluantes gazeuses et particulaires d’un moteur à injection directe d’essence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Onfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Thématiques Combustion des biocarburants, de la biomasse et de ses dérivés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId94"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3390,51 +4112,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066990" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.046" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527729v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Amplatz Iurk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hennings Och" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mauro Moura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cocco Mariani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.117603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Menzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112930" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ernanes Czarneski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro Moura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.12.034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro dos Santos Coelho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.04.126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Velasquez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.07.042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Cottereau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.31.002831" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5997" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177242v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420800v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhaffar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568277251391370" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Patat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Domingues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066990" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Alhaffar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105566" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717295v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.046" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Amplatz Iurk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hennings Och" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mauro Moura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cocco Mariani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.117603" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527710v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germano Menzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.112930" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ernanes Czarneski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro Moura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.12.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro dos Santos Coelho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.04.126" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Velasquez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.07.042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02335317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Cottereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.31.002831" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Asad Khan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruno, Raymond Delorme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5997" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177230v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852238v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Och" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Moura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Vel&#225;squez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Onfroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>