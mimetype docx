--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -183,78 +183,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duane Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.904-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/ep093045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/EP093045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540880v1</w:t>
+                <w:t xml:space="preserve">hal-05546864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute metabolic responses to high‐intensity interval training in men with overweight or obesity: Does the exercise modality matter?</w:t>
               </w:r>
@@ -317,78 +317,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duane Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (3), pp.904-915. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/EP093045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/ep093045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546864v1</w:t>
+                <w:t xml:space="preserve">hal-05540880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle function and architecture in children with juvenile idiopathic arthritis</w:t>
               </w:r>
@@ -1886,51 +1886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05540880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Couvert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Beraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep093045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546864v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP093045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Birat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rochette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15335" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03011404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebillaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2019-0120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mack-Inocentio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.487308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12969-019-0354-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mack-Inocentio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04196-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.14046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brink-Elfegoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-014-0046-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00624796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marques Verdier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis St&#233;phan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Couvert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Beraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP093045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05540880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep093045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Birat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rochette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Courteix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15335" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03011404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebillaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2019-0120" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mack-Inocentio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Menai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gaillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.487308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dor&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Birat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12969-019-0354-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282289v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mack-Inocentio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04196-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.14046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brink-Elfegoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-014-0046-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00624796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chabrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marques Verdier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis St&#233;phan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brink" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>