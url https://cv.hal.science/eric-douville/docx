--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Douville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CEA au Laboratoire des Sciences du Climat et de l'Environnement (UMR CEA-CNRS-UVSQ 8212) - Orme des Merisiers – CEA/Saclay - Bât. 714, 91191 Gif-sur-Yvette Cedex - France </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6673-1768</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171629655</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir dirigé pendant 8 ans l'équipe GEOTRAC &amp;quot;Géochronologie - Traceurs - Archéométrie&amp;quot; (2010-2018), je suis aujourd'hui Directeur de Recherche CEA au LSCE. Je suis responsable scientifique du comité de suivi des spectromètres de masse (LA)-ICPMS de l'équipe GEOTRAC et fais partie des comités de pilotage de la plateforme analytique PANOPLY et de l'ensemble LA-HR-ICPMS du laboratoire GEOPS. Ces dernières années, j'ai proposé de coordonner le projet GEODIA sur la Géochimie des Impacts de l'Anthropocène afin d'acquérir au sein de la plateforme analytique GEOPS-LSCE PANOPLY de nouvelles générations d'instruments à la pointe, innovants et permettant de développer les traceurs géochimiques pour les Sciences du Climat et de l'Environnement. Mes activités de recherche en cours sont essentiellement axées sur le développement de ces traceurs dans les coraux scléractiniaires pour produire des séries temporelles et reconstruire les changements locaux (µ-Plastiques, métaux, polluants, etc.) et globaux (réchauffement et acidification des océans)  dus à l'ère industrielle et leurs impacts sur les écosystèmes coralliens tropicaux ou profonds (ANR COR-Resilience, Projet OA-ME du Belmont Forum, convention CEA-CSM, TARA-Pacifique, croisières CLIM-Eparses, projet franco-portugais PEOSSA, contrats AIEA, projet CEA exploratoire COR-densité). Une partie de mon activité est également ouverte aux interactions HOMME-CLIMAT-ENVIRONEMENT actuelles et passées en développant certains traceurs isotopiques ou élémentaires (i.e. Sr-isotopes, terres rares en archéométrie, PI LSCE ANR MOBITEPPE, autres projets). Aujourd'hui, environ 50% de mon temps sont consacrés à la rédaction de propositions de recherche et d'articles scientifiques, à la gestion de projets et à la participation à des conférences, ~ 20% à l'encadrement de post-doctorants, d'étudiants en doctorat ou en master ; à l'évaluation de thèses de doctorat, à l'enseignement (master, école d'ingénieur) et aux activités de formation ; ~ 20% à la gestion du groupe ICPMS de l'équipe GEOTRAC et à la validation des données ; enfin ~ 10% aux travaux de terrain, aux croisières océanographiques et aux activités d'échantillonnage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche développés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 1	- Etude des changements globaux (acidification, réchauffement) et locaux (eutrophisation, pollutions métalliques, lumières, plastiques, etc) et de leurs impacts sur les coraux scléractiniaires – Reconstruction des changements passés des propriétés physico-chimiques (pH, T°C, redox, etc.) des masses d’eau océaniques à l’aide de nouveaux traceurs géochimiques (Li/Mg, B/Ca, δ11B) dans les carbonates biogéniques (coraux, etc.) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 2 - Développements de nouveaux traceurs élémentaires ou isotopiques (éléments traces, REE, isotopes du Sr, etc.) dans les carbonates/apatites/végétaux pour étudier les changements environnementaux actuels ou passés ou encore l’évolution des sociétés humaines en lien avec les changements climatiques passés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (~ 1.3 M€) du projet GEODIA (3ème soumission à l’AAP SESAME Île de France)2023-2027 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (599 k€) du projet ANR COR-Resilience (AAPG-2022)2021-2024 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (150 k€) et responsable de la « Task 2 » du projet ANR MOBISTEPPE (Coord. A. Zazzo, MNHN)2020-2023 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (40 k€) du Belmont Forum OA-ME (Coord.: H. Kayann, A. Andersson, A. Tribollet T. Takeda)2020-2021 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  du programme franco-portugais PHC PESSOA: venue de la post-doctorante L. Matos au LSCE2019-2021 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du projet exploratoire CEA DRF-DRT COR-Densité (50k€)2019-2022 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (290 k€) avec S. Reynaud (CSM) de la Convention CEA (LSCE) – CSM-Monaco (2017-2021)2018-2019 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (50k€) du projet INSU CARBODISS & et de la mission CLIM – Eparses (Coord. Aline Tribollet)2016-2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et co-coordinateur de l’Expédition TARA-PACIFIC (Coord. S. Planes & D. Allemand)2016-2017 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (75k€) de projets collaboratifs LSCE-AIEA et LSCE-CNR (50 k€) (Coord. P. Montagna)2014-2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (148 k€) et responsable Work-Package 2 ANR HAMOC (Coord. C. Colin, GEOPS)2013-2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (77 k€) et responsable du Work-Package 5 ANR CARBORIC (Coord. J. Gaillardet, IPGP)2014-2016 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (40 k€) des actions MERMEX-CALIBORON & PALEOMEX-COFIMED - Programme MISTRALS2012-2013 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du projet INSU LEFE/CYBER ACID-Antilles (15 k€)2008-2012 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (70 k€) du projet européen FP7-EPOCA (coord. par J.P. Gattuso, LOV)2008-2009 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du projet INSU LEFE/CYBER PHARE (20 k€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2002 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les projets MNHN « OASIS PLANT RESOURCES AND HOLOCENE ECOLOGY - AL ULA, SAUDIARABIA »; DIM GEOCOT; ANR HUNIWERS; ANR NEWTON; INSU SPELEOCLIM; INSU HYDROHISTEAU;projet L-IPSL; ANR JC CAMELANDES; ANR DOMART; INSU LEFE/CYBER PROCOCA; INSU LEFE/IMAGOARRA; INSU LEFE/CYBER GEOFOBE; ANR FORCLIM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets instrumentaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - ASTRE (170 k€) Acquisition LSCE de l’ICPMS iCAP-TQ - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Ayrault & E. Douville2014 - SESAME (500 k€) Acquisition GEOPS de LA-ICPMS-HR - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Douville, Coord. C. Gautheron (GEOPS)2008/2010 - Projets BQR-UVSQ (25 k€) Périphériques CETAC ASX110 & APEX HF </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Douville2007/2008 - Projets INSU/SESAME (800k€) Acquisition LSCE du LA-MC-ICPMS </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> N. Frank, C.Colin, M. Roy-Barman & E. Douville2005 - Projet INSU/CNRS (130 k€) Acquisition LSCE du premier ICPMS (XseriesII) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Douville & S. Ayrault2005 - Projet mi-Lourd INSU/CNRS (50 k€) μXRF pour MEB </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Robin & E. Douville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques scientifiques: géochimie des carbonates, géochimie isotopique et élémentaire, paléo-traceurs, cycle du Carbone et acidifications des océans, géochronologie/géochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traceurs géochimiques: isotopes du bore (δ11B) et éléments traces (B/Ca, Li/Mg, REE, etc.) dans les biocarbonates marins et dans l’eau de mer; isotopes du Sr (86Sr/87Sr) et éléments traces (Sr/Ca, Mg/Ca, REE, etc.) dans les concrétions calcaires continentales ou restes archéologiques ; datations U-Th par ICP-QMS des archives naturelles ou restes archéologiques (carbonates, apatites)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences analytiques : spectrométrie de masse à source plasma ICP-QMS et MC-ICP-MS - ICP/AES - SAA Four et flamme - Chimie analytique et minérale - Chimie amont pour mesure de systèmes isotopiques (Sr, Ca, B) - Spectrophotométrie UV-Visible - Spectrométries de comptage α, β, γ - Chromatographie - Potentiométrie - Radiochimie - Microscopie Electronique à Balayage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements actuels et passés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 - aujourd'hui - ENSCR-Rennes – 5ème année - 11h : Les isotopes, fractionnement, mesure et applications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - aujourd'hui - Master II Université Paris Sud devenu  ECLAT Paris- Saclay (UE Cycle du carbone) - 3h :  l’acidification de l’Océan et ses impacts : apport des isotopes du bore dans les carbonates biogéniques (foraminifères, coraux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 -  Masters des Universités de Paris Sud Orsay et UVSQ : Spectrométrie de masse inorganique (ICP-QMS, MC-ICPMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 - Master du Muséum national d'Histoire naturelle à Paris : Datation U-Th d'archives archéologiques par ICP/MS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise Scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert CEA depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des comités de pilotage PANOPLY et LA-ICPMS-HR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury de thèse (7), de comité de thèse (6), de recrutements (2) ou de suivi de personnels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur invité pour une « Edition Spéciale » dans Chemical Geology en 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert CEA depuis 2011 et membre des comités de pilotage de la plateforme PANOPLY et de LA-HR-ICPMS de GEOPS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation ou aide à la mise en place de congrès, workshops, séminaires (ex. ISOTRACE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable LSCE d’exercices internationaux de comparaison inter-labo (d11B sur MC-ICPMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interview pour RFI, Télématin – France 2, Libération, La Recherche et participation à la Fêtes de la Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à de nombreuses campagnes océanographiques (TARA-Pacific, CLIM-Eparses, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaires invités et nombreuses participations et présentations à des colloques/meetings nationaux/internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">98 documents scientifiques dont 90 articles (rang A) publiés/acceptés ; h-index 29 ; 3500 citations (Scopus)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer pour les  projets NSF (National Science Foundation), ANR, INSU et les revues Chemical Geology, Coral Reef, Climate of the Past, Geochemica Cosmoschimica Acta, Geochemistry Geophysics and Geosystems, Geophysical Research Letter, Marine Chemistry, Proceedings of the National Academy of Sciences, Scientific Report, Marine Geology, Earth and Planetary Science Letters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de comité ou jury de thèse, de recrutements de personnels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - Membre du du comité et du jury de thèse de Yi Wang (GEOPS) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 - Membre du comité et du jury de thèse de Marine Canesi (LSCE) - Directeur de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - Membre du jury de thèse de Matthieu Buisson (IPG-P) - Rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 - Membre du comité et du jury de thèse de Kristan Cuny-Guirriec (LSCE) - Directeur de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - Membre du jury de thèse de Zhaojie Yu (GEOPS) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - Membre du jury de thèse de Luc Bastian (LOV) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 - Membre du comité et de jury de thèse de Laurine Drugat (LSCE) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 - Membre du comité et du jury de thèse de Nina Delebecque (LEMAR) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - Membre de Jury pour un poste AI-UVSQ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - Membre du comité et du jury de thèse de Clément Bourdin (LEMAR) - Co-Encadrant scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 - Membre de Jury pour un poste AI-IRD - Président.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - Membre du jury de thèse de Guillaume Paris (IPG-Paris) - Examinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de congrès :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - Chairman d’une session sur les traceurs géochimiques à la Goldschmidt de Paris en 20172016 - Journées « Climat et Impacts », 15 et 16 novembre 2016. Co-responsable de la session 5 (Orsay).2012 - Ateliers ISOTRACE (CAES CNRS-Oléron).2009 - Ateliers ISOTRACE (INSTN-Saclay).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioavailable &amp;lt;sup&amp;gt;87&amp;lt;/sup&amp;gt;Sr/&amp;lt;sup&amp;gt;86&amp;lt;/sup&amp;gt;Sr isoscape of Mongolia: Implications for the reconstruction of past human and animal mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh-Vi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsagaan Turbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0336327. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral Skeletal Cores as Windows Into Past Symbiodiniaceae Community Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose F Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Tirpitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (11), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porites' coral calcifying fluid chemistry regulation under normal- and low-pH seawater conditions in Palau Archipelago: Impacts on growth properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gninwoyo Eric Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 911, pp.168552. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature reconstruction in the Pacific Ocean using multi-elemental proxy in Porites and Diploastrea corals: Application to Palau Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 645, pp.121884. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of changes in land weathering intensity in the Nd cycle of the South China Sea during the past 30 kyr as inferred from neodymium isotopic composition in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertaz Joffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.121954. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for Pre-Islamic cotton cultivation in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1257482. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1257482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04351509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal distribution of neodymium isotopic composition within the Rockall Trough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Förstel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Haurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103127. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Buitrago-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3038. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of nepheloid layers and mineralogical compositions of oceanic margin sediments on REE concentrations and Nd isotopic compositions of seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 359, pp.57-70. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2023.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Veglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.566. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different environmental response strategies in sympatric corals from Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamilla Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.311. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00946-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54 years of microboring community history explored by machine learning in a massive coral from Mayotte (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alaguarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gninwoyo Eric Hermann Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.899398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registro de temperatura superficial del mar (1778-2015) en Orbicellafaveolata (Cnidaria: Scleractinia) del arrecife Cayo Santa María, Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M Alonso-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmila Helguera Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joán Hernández-Albernas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei D Rico-Esenaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de investigaciones marinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved rare earth element and neodymium isotope distributions in the South China Sea: Water mass source versus particle dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.1003749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Foliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79675-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and long-term change of the sea surface carbonate system in the Mozambique Channel (1963-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186-188, pp.104936. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2021.104936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RM 8301 Boron Isotopes in Marine Carbonate (Simulated Coral and Foraminifera Solutions): Inter‐laboratory δ 11 B and Trace Element Ratio Value Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kucklick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.77-96. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub‐Permil Interlaboratory Consistency for Solution‐Based Boron Isotope Analyses on Marine Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Gutjahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.59 - 75. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific Expedition’s Atmospheric Measurements of Marine Aerosols across the Atlantic and Pacific Oceans: Overview and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Altaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.E536-E554. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0224.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical proxies in marine biogenic carbonates: New developments and applications to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.119411. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.650. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale variations of the Holocene North Atlantic mid-depth gyre inferred from radiocarbon and neodymium isotopes in cold water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furu Mienis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.93-106. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth and alkali elements in stalagmites, as markers of Mediterranean environmental changes during Termination I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 525, pp.414-423. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral Li/Mg thermometry: Caveats and constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristan Cuny-Guirriec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 523, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental systematics of the calcitic skeleton of Corallium rubrum and implications for the Mg/Ca temperature proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ziveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 524, pp.237-258. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene shifts in sub-surface water circulation of the North-East Atlantic inferred from Nd isotopic composition in cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 410, pp.135-145. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset and demise of coral reefs, relationship with regional ocean circulation on the Wyville Thomson Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 416, pp.article n°105969. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and geochemical study of the Bongongo and Ngol travertines located at the Cameroon Volcanic Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bertrant Bisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ekomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Takem Eyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.201-214. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downcore Variations of Sedimentary Detrital ( &amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U/ &amp;lt;sup&amp;gt;232&amp;lt;/sup&amp;gt;Th) Ratio: Implications on the Use of &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;231&amp;lt;/sup&amp;gt;Pa&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; to Reconstruct Sediment Flux and Ocean Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Missiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Waelbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.2560-2573. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017GC007410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface ocean pH variations since 1689 CE and recent ocean acidification in the tropical South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2543. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04922-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Ages in the Western Tropical North Atlantic from One Coral off Martinique Island (Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cortijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), pp.639 - 652. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2017.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint of Holocene Climate Variability on Cold-Water Coral Reef Growth at the SW Rockall Trough Margin, NE Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furu Mienis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.2437 - 2452. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Northeast Atlantic water masses using Neodymium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.210:267-288 (IF 4,870). </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Life Stage Boron Isotope and Trace Elements Incorporation in Aposymbiotic Acropora millepora Coral under Ocean Acidification and Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stalactite record of four relative sea-level highstands during the Middle Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Stocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.92 - 100. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in dissolved neodymium isotope composition in the Bay of Bengal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 479, pp.310 - 321. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium and Rare Earth Elements partitioning in seawaters from the Bay of Bengal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.1388-1403. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraminiferal εNd in the deep north-western subtropical Pacific Ocean: Tracing changes in weathering input over the last 30,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.55 - 66. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Gap: Geochronological and Sedimentological Analyses from the Late Pleistocene-Holocene Sequence of Goda Buticha, Southeastern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfawossen Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0169418. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium trapping in apatite damage: Insights from (U-Th-Sm)/He dating of different granitoid lithologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Recanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Barbarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Missenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosella Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.116-131. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope stratigraphy (87Sr/86Sr, δ18O, δ13C) of the Sorbas basin (Betic Cordillera, Spain): Paleoceanographic evolution across the onset of the Messinian salinity crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Reghizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lugli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicio Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469, pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization impact on sulfur content of groundwater revealed by the study of urban speleothem-like deposits. Case study in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 579, pp.124-132. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Pleistocene site of Guado San Nicola (Monteroduni, Central Italy) on the Lower/Middle Palaeolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411 (B), pp.301 - 315. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal calcite in a live-collected Porites sp.: Impact on environmental proxies and potential formation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soares-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176, pp.279-294. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of laser ablation multi-collector inductively coupled plasma mass spectrometry for boron isotopic measurement in marine biocarbonates: new improvements and application to a modern Porites coral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.359 - 371. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{40}$Ar/$^{39}$Ar and ESR/U-series dates for Guado San Nicola, Middle Pleistocene key site at the Lower/Middle Palaeolithic transition in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.67 - 75. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three centuries of heavy metal pollution in Paris (France) recorded by urban speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 518-519, pp.86 - 96. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution fluid inclusion δ18O record from a stalagmite in SW France: modern calibration and comparison with multiple proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert B. Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.152 - 165. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled ESR and U-series dating of early Pleistocene Gigantopithecus faunas at Mohui and Sanhe Caves, Guangxi, southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.524 - 528. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrological exchange between the South China Sea and the Western Pacific Ocean based on the Nd isotopic composition of seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.25-40. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new late Pleistocene archaeological sequence in South America: the Vale da Pedra Furada (Piauí, Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Clemente-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.927--955. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00050845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical perspective on Parisian urban history based on U–Th dating, laminae counting and yttrium and REE concentrations of recent carbonates in underground aqueducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR, U-series and paleomagnetic dating of Gigantopithecus fauna from Chuifeng Cave, Guangxi, southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82 (1), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2014.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4He behavior in calcite filling viewed by (U-Th)/He dating, 4He diffusion and crystallographic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125, pp.414-432. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00944151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li/Mg systematics in scleractinian corals: Calibration of the thermometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.288 - 310. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory study for coral Sr/Ca and other element/Ca ratio measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed C. Hathorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Adkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Asami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (9), pp.3730 - 3750. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ggge.20230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonvolcanic tectonic islands in ancient and modern oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Palmiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cipriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (10), pp.4698-4717. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ggge.20279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal changes in the mid-depth water mass dynamic of the Northeastern Atlantic margin (Bay of Biscay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Che Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 364, pp.134-144. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.EPSL.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9), pp.3401-3411. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating of thick- and thin-skin thrusts in the Peruvian Subandean zone through apatite (U-Th)/He and fission track thermochronometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Barbarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roddaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.419-435. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic topography control on Patagonian relief evolution as inferred from low temperature thermochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Simon-Labric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roddaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 364, pp.157-167. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00810985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core-top study of dissolution effect on B/Ca in Globigerinoides sacculifer from the tropical Atlantic: Potential bias for paleo-reconstruction of seawater carbonate chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervyn Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.1053-1068. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene exhumation history of the Bergell massif (southeast Central Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of marine and continental layers in a stalactite older than 1 million years (Custonaci, north-western sector of Sicily)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti online della Societa Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1165-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">四极杆电感耦合等离子体质谱仪 测定动物牙化石中 Ｕ和 Ｔｈ同位素</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Qingfeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Sciences = Disiji yanjiu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), pp.484-491. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1001-7410.2012.03.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210Pb-226Ra chronology reveals rapid growth rate of Madrepora oculata and Lophelia pertusa on world's largest cold-water coral reef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1253-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00691397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and temperature effects on &amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;B and B / Ca ratios of the zooxanthellate coral Acropora sp.: results from culturing experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Juillet-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.4589-4605. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4589-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00846648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene intermediate water variability in the northeastern Atlantic as recorded by deep-sea corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 313-314, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity controlled cold-water coral growth periods during the last glacial off Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eisele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebbeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 280 (1-4), pp.143-149. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2010.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ESR/U-series data for the early Middle Pleistocene site of Isernia la Pineta, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falgueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.847-852. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northeastern Atlantic cold-water coral reefs and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freiwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eisele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 ((8):), pp.743-746. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31825.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline-earth metal and rare-earth element incorporation control by ionic radius and growth rate on a stalagmite from the Chauvet Cave, Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 290 (1-2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium isotopic composition of deep-sea corals from NE Atlantic : implications for past changes of hydrology during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (19-20), pp.2509-2517. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and accurate U–Th dating of ancient carbonates using inductively coupled plasma-quadrupole mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Eisele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 272 (1-4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt sea surface pH change at the end of the Younger Dryas in the central sub-equatorial Pacific inferred from boron isotope abundance in corals (Porites)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (8), pp.2445-2459. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-2445-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd isotopes in deep-sea corals in the North Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freiwalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (19-20), pp.2499-2508. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon behaviour in seawater and the brown algae Fucus serratus in the vicinity of the COGEMA La Hague spent fuel reprocessing plant (Goury)—France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (3), pp.355-368. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2004.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C and &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt; Th/U Dating of Surface Corals from the Marquesas and Vanuatu (Sub-Equatorial Pacific) in the 3000 to 15,000 Cal Yr Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ayliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Proceedings of the 18th International Radiocarbon Conference (Part 2 of 2), 46 (2), pp.551-566. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200035608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainbow vent fluids (36°14′N, MAR): the influence of ultramafic rocks and phase separation on trace metal content in Mid-Atlantic Ridge hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H Oelkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F Jove Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (1-2), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(01)00351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sources and distribution of radiocarbon in the vicinity of La Hague nuclear reprocessing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (C1), pp.C1-1271-C1-1276. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2002159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared geochemical signatures and the evolution of Menez Gwen (37°50′N) and Lucky Strike (37°17′N) hydrothermal fluids, south of the Azores Triple Junction on the Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Radford-Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 171 (1-2), pp.49-75. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00244-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium and rare earth elements in fluids from various deep-sea hydrothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63 (5), pp.627-643. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(99)00024-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de l'arsenic (As) et de l'antimoine (Sb) dans les fluides provenant de différents systèmes hydrothermaux océaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Appriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 328 (2), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(99)80004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric investigation of the reactions of plutonium under estuarine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74, pp.165-170. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.1996.74.special-issue.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope composition as a provenance indicator for Nabataean cotton textiles from Hegra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dal-Prà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03847701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle matière, une nouvelle culture : le coton en Arabie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIe Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03404660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the provenance of ancient cotton at Hegra, Saudi Arabia (end of the 1st c. BC-5th c. AD) using new, modern strontium isotope results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03338337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research update: the varied application of strontium isotopes to archaeological questions, from an early medieval Irish population to pre-Islamic cotton in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin G. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Isotope Research Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology of ICP-MS for femtosecond laser ablation for direct dating of ostrich eggshells via U-series disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmodée Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chronological data at South African Middle Stone Age sites applying femtosecond laser ablation – ICPMS for u-series dating of marine shells, snail shells, ostrich eggshells and tooth enamels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmodée Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth rate of deep-sea Scleractinian corals (Madrepora oculata, Lophelia pertusa) inferred from 210Pb-226Ra chronology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon variability in Northeast Atlantic intermediate water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR and ESR/U-series dating study of several middle Palaeolithic sites of Pleneuf-Val-Andre (Brittany, France): Piegu, Les Vallees and Nantois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Luminescence and Electron Spin Resonance Dating (LED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.424-429, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2012.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High acidification rate of the Norwegian Sea revealed by boron isotopes in the deep-sea coral Madrepora oculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite intra-squelettique dans un Porites sp. vivant : impact sur les reconstitutions paléo-environnementales et potentiel processus de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soares-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez-Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scleractinian Coral Skeletons as Natural Archives of Global Change: A Cross-Disciplinary Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Springer Nature Switzerland, pp.21-39, 2025, Coral Reefs of the World, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-98584-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific bleaching prevalence of sampling sites (Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra Pikaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6511406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86256-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuban coral traces annual hydrologically driven variability in δ234U values since the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Alonso-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez-Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancient Cotton Route: strontium isotopes support a trade network between southeast Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId598"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Douville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CEA au Laboratoire des Sciences du Climat et de l'Environnement (UMR CEA-CNRS-UVSQ 8212) - Orme des Merisiers – CEA/Saclay - Bât. 714, 91191 Gif-sur-Yvette Cedex - France </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6673-1768</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171629655</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir dirigé pendant 8 ans l'équipe GEOTRAC &amp;quot;Géochronologie - Traceurs - Archéométrie&amp;quot; (2010-2018), je suis aujourd'hui Directeur de Recherche CEA au LSCE. Je suis responsable scientifique du comité de suivi des spectromètres de masse (LA)-ICPMS de l'équipe GEOTRAC et fais partie des comités de pilotage de la plateforme analytique PANOPLY et de l'ensemble LA-HR-ICPMS du laboratoire GEOPS. Ces dernières années, j'ai proposé de coordonner le projet GEODIA sur la Géochimie des Impacts de l'Anthropocène afin d'acquérir au sein de la plateforme analytique GEOPS-LSCE PANOPLY de nouvelles générations d'instruments à la pointe, innovants et permettant de développer les traceurs géochimiques pour les Sciences du Climat et de l'Environnement. Mes activités de recherche en cours sont essentiellement axées sur le développement de ces traceurs dans les coraux scléractiniaires pour produire des séries temporelles et reconstruire les changements locaux (µ-Plastiques, métaux, polluants, etc.) et globaux (réchauffement et acidification des océans)  dus à l'ère industrielle et leurs impacts sur les écosystèmes coralliens tropicaux ou profonds (ANR COR-Resilience, Projet OA-ME du Belmont Forum, convention CEA-CSM, TARA-Pacifique, croisières CLIM-Eparses, projet franco-portugais PEOSSA, contrats AIEA, projet CEA exploratoire COR-densité). Une partie de mon activité est également ouverte aux interactions HOMME-CLIMAT-ENVIRONEMENT actuelles et passées en développant certains traceurs isotopiques ou élémentaires (i.e. Sr-isotopes, terres rares en archéométrie, PI LSCE ANR MOBITEPPE, autres projets). Aujourd'hui, environ 50% de mon temps sont consacrés à la rédaction de propositions de recherche et d'articles scientifiques, à la gestion de projets et à la participation à des conférences, ~ 20% à l'encadrement de post-doctorants, d'étudiants en doctorat ou en master ; à l'évaluation de thèses de doctorat, à l'enseignement (master, école d'ingénieur) et aux activités de formation ; ~ 20% à la gestion du groupe ICPMS de l'équipe GEOTRAC et à la validation des données ; enfin ~ 10% aux travaux de terrain, aux croisières océanographiques et aux activités d'échantillonnage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche développés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 1	- Etude des changements globaux (acidification, réchauffement) et locaux (eutrophisation, pollutions métalliques, lumières, plastiques, etc) et de leurs impacts sur les coraux scléractiniaires – Reconstruction des changements passés des propriétés physico-chimiques (pH, T°C, redox, etc.) des masses d’eau océaniques à l’aide de nouveaux traceurs géochimiques (Li/Mg, B/Ca, δ11B) dans les carbonates biogéniques (coraux, etc.) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 2 - Développements de nouveaux traceurs élémentaires ou isotopiques (éléments traces, REE, isotopes du Sr, etc.) dans les carbonates/apatites/végétaux pour étudier les changements environnementaux actuels ou passés ou encore l’évolution des sociétés humaines en lien avec les changements climatiques passés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (~ 1.3 M€) du projet GEODIA (3ème soumission à l’AAP SESAME Île de France)2023-2027 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (599 k€) du projet ANR COR-Resilience (AAPG-2022)2021-2024 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (150 k€) et responsable de la « Task 2 » du projet ANR MOBISTEPPE (Coord. A. Zazzo, MNHN)2020-2023 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (40 k€) du Belmont Forum OA-ME (Coord.: H. Kayann, A. Andersson, A. Tribollet T. Takeda)2020-2021 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  du programme franco-portugais PHC PESSOA: venue de la post-doctorante L. Matos au LSCE2019-2021 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du projet exploratoire CEA DRF-DRT COR-Densité (50k€)2019-2022 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (290 k€) avec S. Reynaud (CSM) de la Convention CEA (LSCE) – CSM-Monaco (2017-2021)2018-2019 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (50k€) du projet INSU CARBODISS & et de la mission CLIM – Eparses (Coord. Aline Tribollet)2016-2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et co-coordinateur de l’Expédition TARA-PACIFIC (Coord. S. Planes & D. Allemand)2016-2017 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (75k€) de projets collaboratifs LSCE-AIEA et LSCE-CNR (50 k€) (Coord. P. Montagna)2014-2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (148 k€) et responsable Work-Package 2 ANR HAMOC (Coord. C. Colin, GEOPS)2013-2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (77 k€) et responsable du Work-Package 5 ANR CARBORIC (Coord. J. Gaillardet, IPGP)2014-2016 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (40 k€) des actions MERMEX-CALIBORON & PALEOMEX-COFIMED - Programme MISTRALS2012-2013 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du projet INSU LEFE/CYBER ACID-Antilles (15 k€)2008-2012 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (70 k€) du projet européen FP7-EPOCA (coord. par J.P. Gattuso, LOV)2008-2009 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du projet INSU LEFE/CYBER PHARE (20 k€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2002 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les projets MNHN « OASIS PLANT RESOURCES AND HOLOCENE ECOLOGY - AL ULA, SAUDIARABIA »; DIM GEOCOT; ANR HUNIWERS; ANR NEWTON; INSU SPELEOCLIM; INSU HYDROHISTEAU;projet L-IPSL; ANR JC CAMELANDES; ANR DOMART; INSU LEFE/CYBER PROCOCA; INSU LEFE/IMAGOARRA; INSU LEFE/CYBER GEOFOBE; ANR FORCLIM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets instrumentaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - ASTRE (170 k€) Acquisition LSCE de l’ICPMS iCAP-TQ - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Ayrault & E. Douville2014 - SESAME (500 k€) Acquisition GEOPS de LA-ICPMS-HR - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Douville, Coord. C. Gautheron (GEOPS)2008/2010 - Projets BQR-UVSQ (25 k€) Périphériques CETAC ASX110 & APEX HF </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Douville2007/2008 - Projets INSU/SESAME (800k€) Acquisition LSCE du LA-MC-ICPMS </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> N. Frank, C.Colin, M. Roy-Barman & E. Douville2005 - Projet INSU/CNRS (130 k€) Acquisition LSCE du premier ICPMS (XseriesII) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Douville & S. Ayrault2005 - Projet mi-Lourd INSU/CNRS (50 k€) μXRF pour MEB </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Robin & E. Douville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques scientifiques: géochimie des carbonates, géochimie isotopique et élémentaire, paléo-traceurs, cycle du Carbone et acidifications des océans, géochronologie/géochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traceurs géochimiques: isotopes du bore (δ11B) et éléments traces (B/Ca, Li/Mg, REE, etc.) dans les biocarbonates marins et dans l’eau de mer; isotopes du Sr (86Sr/87Sr) et éléments traces (Sr/Ca, Mg/Ca, REE, etc.) dans les concrétions calcaires continentales ou restes archéologiques ; datations U-Th par ICP-QMS des archives naturelles ou restes archéologiques (carbonates, apatites)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences analytiques : spectrométrie de masse à source plasma ICP-QMS et MC-ICP-MS - ICP/AES - SAA Four et flamme - Chimie analytique et minérale - Chimie amont pour mesure de systèmes isotopiques (Sr, Ca, B) - Spectrophotométrie UV-Visible - Spectrométries de comptage α, β, γ - Chromatographie - Potentiométrie - Radiochimie - Microscopie Electronique à Balayage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements actuels et passés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 - aujourd'hui - ENSCR-Rennes – 5ème année - 11h : Les isotopes, fractionnement, mesure et applications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - aujourd'hui - Master II Université Paris Sud devenu  ECLAT Paris- Saclay (UE Cycle du carbone) - 3h :  l’acidification de l’Océan et ses impacts : apport des isotopes du bore dans les carbonates biogéniques (foraminifères, coraux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 -  Masters des Universités de Paris Sud Orsay et UVSQ : Spectrométrie de masse inorganique (ICP-QMS, MC-ICPMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 - Master du Muséum national d'Histoire naturelle à Paris : Datation U-Th d'archives archéologiques par ICP/MS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise Scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert CEA depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des comités de pilotage PANOPLY et LA-ICPMS-HR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury de thèse (7), de comité de thèse (6), de recrutements (2) ou de suivi de personnels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur invité pour une « Edition Spéciale » dans Chemical Geology en 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert CEA depuis 2011 et membre des comités de pilotage de la plateforme PANOPLY et de LA-HR-ICPMS de GEOPS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation ou aide à la mise en place de congrès, workshops, séminaires (ex. ISOTRACE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable LSCE d’exercices internationaux de comparaison inter-labo (d11B sur MC-ICPMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interview pour RFI, Télématin – France 2, Libération, La Recherche et participation à la Fêtes de la Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à de nombreuses campagnes océanographiques (TARA-Pacific, CLIM-Eparses, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaires invités et nombreuses participations et présentations à des colloques/meetings nationaux/internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">98 documents scientifiques dont 90 articles (rang A) publiés/acceptés ; h-index 29 ; 3500 citations (Scopus)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer pour les  projets NSF (National Science Foundation), ANR, INSU et les revues Chemical Geology, Coral Reef, Climate of the Past, Geochemica Cosmoschimica Acta, Geochemistry Geophysics and Geosystems, Geophysical Research Letter, Marine Chemistry, Proceedings of the National Academy of Sciences, Scientific Report, Marine Geology, Earth and Planetary Science Letters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de comité ou jury de thèse, de recrutements de personnels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - Membre du du comité et du jury de thèse de Yi Wang (GEOPS) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 - Membre du comité et du jury de thèse de Marine Canesi (LSCE) - Directeur de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - Membre du jury de thèse de Matthieu Buisson (IPG-P) - Rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 - Membre du comité et du jury de thèse de Kristan Cuny-Guirriec (LSCE) - Directeur de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - Membre du jury de thèse de Zhaojie Yu (GEOPS) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - Membre du jury de thèse de Luc Bastian (LOV) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 - Membre du comité et de jury de thèse de Laurine Drugat (LSCE) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 - Membre du comité et du jury de thèse de Nina Delebecque (LEMAR) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - Membre de Jury pour un poste AI-UVSQ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - Membre du comité et du jury de thèse de Clément Bourdin (LEMAR) - Co-Encadrant scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 - Membre de Jury pour un poste AI-IRD - Président.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - Membre du jury de thèse de Guillaume Paris (IPG-Paris) - Examinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de congrès :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - Chairman d’une session sur les traceurs géochimiques à la Goldschmidt de Paris en 20172016 - Journées « Climat et Impacts », 15 et 16 novembre 2016. Co-responsable de la session 5 (Orsay).2012 - Ateliers ISOTRACE (CAES CNRS-Oléron).2009 - Ateliers ISOTRACE (INSTN-Saclay).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioavailable &amp;lt;sup&amp;gt;87&amp;lt;/sup&amp;gt;Sr/&amp;lt;sup&amp;gt;86&amp;lt;/sup&amp;gt;Sr isoscape of Mongolia: Implications for the reconstruction of past human and animal mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh-Vi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsagaan Turbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0336327. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral Skeletal Cores as Windows Into Past Symbiodiniaceae Community Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose F Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Tirpitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (11), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porites' coral calcifying fluid chemistry regulation under normal- and low-pH seawater conditions in Palau Archipelago: Impacts on growth properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gninwoyo Eric Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 911, pp.168552. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature reconstruction in the Pacific Ocean using multi-elemental proxy in Porites and Diploastrea corals: Application to Palau Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 645, pp.121884. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of changes in land weathering intensity in the Nd cycle of the South China Sea during the past 30 kyr as inferred from neodymium isotopic composition in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertaz Joffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.121954. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for Pre-Islamic cotton cultivation in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1257482. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1257482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04351509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal distribution of neodymium isotopic composition within the Rockall Trough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Förstel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Haurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103127. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Buitrago-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3038. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of nepheloid layers and mineralogical compositions of oceanic margin sediments on REE concentrations and Nd isotopic compositions of seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 359, pp.57-70. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2023.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Veglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.566. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different environmental response strategies in sympatric corals from Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamilla Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.311. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00946-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54 years of microboring community history explored by machine learning in a massive coral from Mayotte (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alaguarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gninwoyo Eric Hermann Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.899398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registro de temperatura superficial del mar (1778-2015) en Orbicellafaveolata (Cnidaria: Scleractinia) del arrecife Cayo Santa María, Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M Alonso-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmila Helguera Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joán Hernández-Albernas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei D Rico-Esenaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de investigaciones marinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved rare earth element and neodymium isotope distributions in the South China Sea: Water mass source versus particle dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.1003749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Foliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79675-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and long-term change of the sea surface carbonate system in the Mozambique Channel (1963-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186-188, pp.104936. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2021.104936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RM 8301 Boron Isotopes in Marine Carbonate (Simulated Coral and Foraminifera Solutions): Inter‐laboratory δ 11 B and Trace Element Ratio Value Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kucklick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.77-96. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub‐Permil Interlaboratory Consistency for Solution‐Based Boron Isotope Analyses on Marine Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Gutjahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.59 - 75. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific Expedition’s Atmospheric Measurements of Marine Aerosols across the Atlantic and Pacific Oceans: Overview and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Altaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.E536-E554. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0224.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical proxies in marine biogenic carbonates: New developments and applications to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.119411. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.650. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale variations of the Holocene North Atlantic mid-depth gyre inferred from radiocarbon and neodymium isotopes in cold water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furu Mienis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.93-106. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth and alkali elements in stalagmites, as markers of Mediterranean environmental changes during Termination I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 525, pp.414-423. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral Li/Mg thermometry: Caveats and constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristan Cuny-Guirriec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 523, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental systematics of the calcitic skeleton of Corallium rubrum and implications for the Mg/Ca temperature proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ziveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 524, pp.237-258. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene shifts in sub-surface water circulation of the North-East Atlantic inferred from Nd isotopic composition in cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 410, pp.135-145. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset and demise of coral reefs, relationship with regional ocean circulation on the Wyville Thomson Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 416, pp.article n°105969. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and geochemical study of the Bongongo and Ngol travertines located at the Cameroon Volcanic Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bertrant Bisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ekomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Takem Eyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.201-214. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downcore Variations of Sedimentary Detrital ( &amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U/ &amp;lt;sup&amp;gt;232&amp;lt;/sup&amp;gt;Th) Ratio: Implications on the Use of &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;231&amp;lt;/sup&amp;gt;Pa&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; to Reconstruct Sediment Flux and Ocean Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Missiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Waelbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.2560-2573. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017GC007410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface ocean pH variations since 1689 CE and recent ocean acidification in the tropical South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2543. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04922-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Ages in the Western Tropical North Atlantic from One Coral off Martinique Island (Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cortijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), pp.639 - 652. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2017.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint of Holocene Climate Variability on Cold-Water Coral Reef Growth at the SW Rockall Trough Margin, NE Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furu Mienis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.2437 - 2452. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Northeast Atlantic water masses using Neodymium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.210:267-288 (IF 4,870). </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Life Stage Boron Isotope and Trace Elements Incorporation in Aposymbiotic Acropora millepora Coral under Ocean Acidification and Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stalactite record of four relative sea-level highstands during the Middle Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Stocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.92 - 100. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in dissolved neodymium isotope composition in the Bay of Bengal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 479, pp.310 - 321. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium and Rare Earth Elements partitioning in seawaters from the Bay of Bengal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.1388-1403. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium trapping in apatite damage: Insights from (U-Th-Sm)/He dating of different granitoid lithologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Recanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Barbarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Missenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosella Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.116-131. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Gap: Geochronological and Sedimentological Analyses from the Late Pleistocene-Holocene Sequence of Goda Buticha, Southeastern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfawossen Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0169418. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraminiferal εNd in the deep north-western subtropical Pacific Ocean: Tracing changes in weathering input over the last 30,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.55 - 66. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization impact on sulfur content of groundwater revealed by the study of urban speleothem-like deposits. Case study in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 579, pp.124-132. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope stratigraphy (87Sr/86Sr, δ18O, δ13C) of the Sorbas basin (Betic Cordillera, Spain): Paleoceanographic evolution across the onset of the Messinian salinity crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Reghizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lugli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicio Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469, pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal calcite in a live-collected Porites sp.: Impact on environmental proxies and potential formation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soares-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176, pp.279-294. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Pleistocene site of Guado San Nicola (Monteroduni, Central Italy) on the Lower/Middle Palaeolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411 (B), pp.301 - 315. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of laser ablation multi-collector inductively coupled plasma mass spectrometry for boron isotopic measurement in marine biocarbonates: new improvements and application to a modern Porites coral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.359 - 371. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{40}$Ar/$^{39}$Ar and ESR/U-series dates for Guado San Nicola, Middle Pleistocene key site at the Lower/Middle Palaeolithic transition in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.67 - 75. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three centuries of heavy metal pollution in Paris (France) recorded by urban speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 518-519, pp.86 - 96. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution fluid inclusion δ18O record from a stalagmite in SW France: modern calibration and comparison with multiple proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert B. Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.152 - 165. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled ESR and U-series dating of early Pleistocene Gigantopithecus faunas at Mohui and Sanhe Caves, Guangxi, southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.524 - 528. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrological exchange between the South China Sea and the Western Pacific Ocean based on the Nd isotopic composition of seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.25-40. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new late Pleistocene archaeological sequence in South America: the Vale da Pedra Furada (Piauí, Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Clemente-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.927--955. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00050845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical perspective on Parisian urban history based on U–Th dating, laminae counting and yttrium and REE concentrations of recent carbonates in underground aqueducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR, U-series and paleomagnetic dating of Gigantopithecus fauna from Chuifeng Cave, Guangxi, southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82 (1), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2014.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li/Mg systematics in scleractinian corals: Calibration of the thermometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.288 - 310. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4He behavior in calcite filling viewed by (U-Th)/He dating, 4He diffusion and crystallographic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125, pp.414-432. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00944151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory study for coral Sr/Ca and other element/Ca ratio measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed C. Hathorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Adkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Asami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (9), pp.3730 - 3750. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ggge.20230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonvolcanic tectonic islands in ancient and modern oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Palmiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cipriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (10), pp.4698-4717. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ggge.20279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal changes in the mid-depth water mass dynamic of the Northeastern Atlantic margin (Bay of Biscay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Che Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 364, pp.134-144. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.EPSL.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9), pp.3401-3411. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating of thick- and thin-skin thrusts in the Peruvian Subandean zone through apatite (U-Th)/He and fission track thermochronometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Barbarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roddaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.419-435. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic topography control on Patagonian relief evolution as inferred from low temperature thermochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Simon-Labric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roddaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 364, pp.157-167. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00810985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core-top study of dissolution effect on B/Ca in Globigerinoides sacculifer from the tropical Atlantic: Potential bias for paleo-reconstruction of seawater carbonate chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervyn Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.1053-1068. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene exhumation history of the Bergell massif (southeast Central Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of marine and continental layers in a stalactite older than 1 million years (Custonaci, north-western sector of Sicily)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti online della Societa Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1165-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">四极杆电感耦合等离子体质谱仪 测定动物牙化石中 Ｕ和 Ｔｈ同位素</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Qingfeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Sciences = Disiji yanjiu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), pp.484-491. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1001-7410.2012.03.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210Pb-226Ra chronology reveals rapid growth rate of Madrepora oculata and Lophelia pertusa on world's largest cold-water coral reef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1253-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00691397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and temperature effects on &amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;B and B / Ca ratios of the zooxanthellate coral Acropora sp.: results from culturing experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Juillet-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.4589-4605. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4589-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00846648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene intermediate water variability in the northeastern Atlantic as recorded by deep-sea corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 313-314, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northeastern Atlantic cold-water coral reefs and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freiwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eisele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 ((8):), pp.743-746. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31825.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity controlled cold-water coral growth periods during the last glacial off Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eisele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebbeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 280 (1-4), pp.143-149. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2010.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ESR/U-series data for the early Middle Pleistocene site of Isernia la Pineta, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falgueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.847-852. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline-earth metal and rare-earth element incorporation control by ionic radius and growth rate on a stalagmite from the Chauvet Cave, Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 290 (1-2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium isotopic composition of deep-sea corals from NE Atlantic : implications for past changes of hydrology during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (19-20), pp.2509-2517. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and accurate U–Th dating of ancient carbonates using inductively coupled plasma-quadrupole mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Eisele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 272 (1-4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt sea surface pH change at the end of the Younger Dryas in the central sub-equatorial Pacific inferred from boron isotope abundance in corals (Porites)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (8), pp.2445-2459. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-2445-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd isotopes in deep-sea corals in the North Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freiwalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (19-20), pp.2499-2508. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon behaviour in seawater and the brown algae Fucus serratus in the vicinity of the COGEMA La Hague spent fuel reprocessing plant (Goury)—France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (3), pp.355-368. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2004.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C and &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt; Th/U Dating of Surface Corals from the Marquesas and Vanuatu (Sub-Equatorial Pacific) in the 3000 to 15,000 Cal Yr Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ayliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Proceedings of the 18th International Radiocarbon Conference (Part 2 of 2), 46 (2), pp.551-566. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200035608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainbow vent fluids (36°14′N, MAR): the influence of ultramafic rocks and phase separation on trace metal content in Mid-Atlantic Ridge hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H Oelkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F Jove Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (1-2), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(01)00351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sources and distribution of radiocarbon in the vicinity of La Hague nuclear reprocessing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (C1), pp.C1-1271-C1-1276. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2002159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared geochemical signatures and the evolution of Menez Gwen (37°50′N) and Lucky Strike (37°17′N) hydrothermal fluids, south of the Azores Triple Junction on the Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Radford-Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 171 (1-2), pp.49-75. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00244-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium and rare earth elements in fluids from various deep-sea hydrothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63 (5), pp.627-643. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(99)00024-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de l'arsenic (As) et de l'antimoine (Sb) dans les fluides provenant de différents systèmes hydrothermaux océaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Appriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 328 (2), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(99)80004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric investigation of the reactions of plutonium under estuarine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74, pp.165-170. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.1996.74.special-issue.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope composition as a provenance indicator for Nabataean cotton textiles from Hegra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dal-Prà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03847701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle matière, une nouvelle culture : le coton en Arabie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIe Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03404660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the provenance of ancient cotton at Hegra, Saudi Arabia (end of the 1st c. BC-5th c. AD) using new, modern strontium isotope results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03338337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research update: the varied application of strontium isotopes to archaeological questions, from an early medieval Irish population to pre-Islamic cotton in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin G. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Isotope Research Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology of ICP-MS for femtosecond laser ablation for direct dating of ostrich eggshells via U-series disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmodée Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chronological data at South African Middle Stone Age sites applying femtosecond laser ablation – ICPMS for u-series dating of marine shells, snail shells, ostrich eggshells and tooth enamels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmodée Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth rate of deep-sea Scleractinian corals (Madrepora oculata, Lophelia pertusa) inferred from 210Pb-226Ra chronology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon variability in Northeast Atlantic intermediate water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR and ESR/U-series dating study of several middle Palaeolithic sites of Pleneuf-Val-Andre (Brittany, France): Piegu, Les Vallees and Nantois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Luminescence and Electron Spin Resonance Dating (LED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.424-429, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2012.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High acidification rate of the Norwegian Sea revealed by boron isotopes in the deep-sea coral Madrepora oculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite intra-squelettique dans un Porites sp. vivant : impact sur les reconstitutions paléo-environnementales et potentiel processus de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soares-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez-Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scleractinian Coral Skeletons as Natural Archives of Global Change: A Cross-Disciplinary Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Springer Nature Switzerland, pp.21-39, 2025, Coral Reefs of the World, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-98584-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific bleaching prevalence of sampling sites (Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra Pikaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6511406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86256-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuban coral traces annual hydrologically driven variability in δ234U values since the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Alonso-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez-Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancient Cotton Route: strontium isotopes support a trade network between southeast Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId598"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABAC4C3A"/>
+    <w:nsid w:val="93621875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FD63A5F3"/>
+    <w:nsid w:val="0299B127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E4BB9039"/>
+    <w:nsid w:val="65B33242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="593820C6"/>
+    <w:nsid w:val="923C8646"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="61CD180E"/>
+    <w:nsid w:val="A33B0FC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6F3B7F04"/>
+    <w:nsid w:val="4C9A0915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-douville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6673-1768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171629655" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F Grillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tirpitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Reichert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70575" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Coulibaly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168552" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121884" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertaz Joffrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius F&#246;rstel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haurine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103127" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.08.026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamilla Zamoum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00946-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alaguarda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Hermann Coulibaly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.899398" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Alonso-Hernandez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez Batista" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmila Helguera Pedraza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;n Hern&#225;ndez-Albernas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei D Rico-Esenaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1003749" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2021.104936" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stewart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Christopher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kucklick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Gutjahr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Foster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12364" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Altaratz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang-Yona" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0224.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119411" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drugat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foliot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bordier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.08.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434889v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristan Cuny-Guirriec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.038" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaabane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez Correa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziveri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trotter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kallel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.01.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766524v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bertrant Bisse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ekomane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Takem Eyong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.03.028" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467917v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007410" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01839951v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Wu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04922-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.118" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900794v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bonneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007502" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507172v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631055v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00129" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stocchi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonioli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pepe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lo Presti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.08.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meynadier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCGV80RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meynadier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006749" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793207v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD28KZ5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841520v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169418" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588347v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Recanati" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Missenard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna-Jamme" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.09.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584234v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Reghizzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Gennari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lugli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicio Manzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.12.039" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584219v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillerme" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.234" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869185v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dolo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.056" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253864v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares-Pereira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.020" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415068v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assailly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7448" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1SZFPG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587432v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.08.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806234v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Borst" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.071" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806670v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert B. Vonhof" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourdin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.021" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805234v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805214v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frank" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2015.11.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02428406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.08.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468811v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Deng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Lin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.04.009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S65QRT8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944151v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.09.038" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSXM5VH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517474v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#243;pez Correa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Trotter" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495290v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed C. Hathorne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gagnon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Adkins" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20230" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Palmiotto" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corda" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ligi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cipriani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dick" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20279" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873429v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2013.01.012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207818v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12012" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00810985v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Simon-Labric" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.036" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4XV92G4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873400v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coadic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004296" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812533v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fox" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12013" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WRM294N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898837v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caruso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ruggieri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243496v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Qingfeng" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Franck" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1001-7410.2012.03.14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691397v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Hall-Spencer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1253-2012" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00846648v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4589-2012" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674904v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Copard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Henderson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholten" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.047" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LMK5P3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470160v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eisele" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wienberg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebbeln" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.12.007" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC42W31F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472858v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgueres" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.03.026" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551438v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freiwald" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Correa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31825.1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472999v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.08.006" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N1Q8SDH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511402v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.012" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD2K14SX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469187v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sall&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eisele" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.01.007" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WM6S7Z5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910404v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2445-2010" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511394v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freiwalde" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Gudmundsson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2STG9M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470581v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2004.04.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF59PLNG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470587v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ayliffe" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200035608" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470633v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Charlou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H Oelkers" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F Jove Colon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(01)00351-5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR6R3Z2J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887748v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2002159" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497141v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Donval" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Radford-Knoery" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00244-8" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4CLF7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501051v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bienvenu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Charlou" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Donval" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(99)00024-1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E88F475F879D0C033282F7AE538E2B952BB9E8A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500984v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charlou" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Hureau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Appriou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80004-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z44SHJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001842v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.1996.74.special-issue.165" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847701v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404660v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03338337v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952525v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin G. Crowley" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Reynard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841739v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937663v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C." TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937635v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gonzalez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147605v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.013" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JG0KCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937605v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139666v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gonzalez-Roubaud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411711v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98584-3_3" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384087v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C Hume" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Pikaar" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6511406" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059751v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Greve" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Alonso-Hernandez" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Batista" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-douville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6673-1768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171629655" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F Grillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tirpitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Reichert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70575" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Coulibaly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168552" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121884" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertaz Joffrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius F&#246;rstel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haurine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103127" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.08.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamilla Zamoum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00946-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alaguarda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Hermann Coulibaly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.899398" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Alonso-Hernandez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez Batista" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmila Helguera Pedraza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;n Hern&#225;ndez-Albernas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei D Rico-Esenaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1003749" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2021.104936" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stewart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Christopher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kucklick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Gutjahr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Foster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12364" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Altaratz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang-Yona" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0224.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119411" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drugat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foliot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bordier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.08.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434889v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristan Cuny-Guirriec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.038" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaabane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez Correa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziveri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trotter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kallel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.01.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766524v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bertrant Bisse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ekomane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Takem Eyong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.03.028" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467917v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007410" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01839951v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Wu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04922-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.118" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900794v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bonneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007502" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507172v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631055v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00129" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stocchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonioli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pepe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lo Presti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.08.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meynadier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCGV80RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meynadier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006749" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Recanati" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Missenard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna-Jamme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.09.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169418" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793207v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.022" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD28KZ5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584219v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillerme" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.234" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584234v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Reghizzi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Gennari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lugli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicio Manzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.12.039" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253864v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares-Pereira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.020" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869185v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.056" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415068v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assailly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7448" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1SZFPG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587432v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.08.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806234v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Borst" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.071" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806670v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert B. Vonhof" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourdin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.021" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805234v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805214v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frank" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2015.11.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02428406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.08.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468811v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Deng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Lin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.04.009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S65QRT8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517474v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#243;pez Correa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Trotter" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944151v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.09.038" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSXM5VH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495290v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed C. Hathorne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gagnon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Adkins" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20230" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Palmiotto" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corda" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ligi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cipriani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dick" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20279" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873429v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2013.01.012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207818v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12012" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00810985v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Simon-Labric" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.036" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4XV92G4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873400v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coadic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004296" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812533v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fox" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12013" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WRM294N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898837v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caruso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ruggieri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243496v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Qingfeng" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Franck" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1001-7410.2012.03.14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691397v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Hall-Spencer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1253-2012" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00846648v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4589-2012" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674904v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Copard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Henderson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholten" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.047" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LMK5P3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551438v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freiwald" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Correa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wienberg" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eisele" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31825.1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470160v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebbeln" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.12.007" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC42W31F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472858v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgueres" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.03.026" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472999v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.08.006" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N1Q8SDH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511402v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.012" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD2K14SX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469187v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sall&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eisele" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.01.007" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WM6S7Z5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910404v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2445-2010" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511394v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freiwalde" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Gudmundsson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2STG9M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470581v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2004.04.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF59PLNG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470587v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ayliffe" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200035608" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470633v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Charlou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H Oelkers" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F Jove Colon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(01)00351-5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR6R3Z2J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887748v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2002159" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497141v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Donval" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Radford-Knoery" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00244-8" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4CLF7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501051v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bienvenu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Charlou" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Donval" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(99)00024-1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E88F475F879D0C033282F7AE538E2B952BB9E8A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500984v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charlou" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Hureau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Appriou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80004-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z44SHJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001842v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.1996.74.special-issue.165" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847701v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404660v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03338337v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952525v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin G. Crowley" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Reynard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841739v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937663v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C." TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937635v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gonzalez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147605v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.013" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JG0KCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937605v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139666v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gonzalez-Roubaud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411711v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98584-3_3" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384087v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C Hume" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Pikaar" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6511406" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059751v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Greve" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Alonso-Hernandez" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Batista" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>