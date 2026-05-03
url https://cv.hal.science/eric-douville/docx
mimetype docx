--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Douville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CEA au Laboratoire des Sciences du Climat et de l'Environnement (UMR CEA-CNRS-UVSQ 8212) - Orme des Merisiers – CEA/Saclay - Bât. 714, 91191 Gif-sur-Yvette Cedex - France </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6673-1768</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171629655</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir dirigé pendant 8 ans l'équipe GEOTRAC &amp;quot;Géochronologie - Traceurs - Archéométrie&amp;quot; (2010-2018), je suis aujourd'hui Directeur de Recherche CEA au LSCE. Je suis responsable scientifique du comité de suivi des spectromètres de masse (LA)-ICPMS de l'équipe GEOTRAC et fais partie des comités de pilotage de la plateforme analytique PANOPLY et de l'ensemble LA-HR-ICPMS du laboratoire GEOPS. Ces dernières années, j'ai proposé de coordonner le projet GEODIA sur la Géochimie des Impacts de l'Anthropocène afin d'acquérir au sein de la plateforme analytique GEOPS-LSCE PANOPLY de nouvelles générations d'instruments à la pointe, innovants et permettant de développer les traceurs géochimiques pour les Sciences du Climat et de l'Environnement. Mes activités de recherche en cours sont essentiellement axées sur le développement de ces traceurs dans les coraux scléractiniaires pour produire des séries temporelles et reconstruire les changements locaux (µ-Plastiques, métaux, polluants, etc.) et globaux (réchauffement et acidification des océans)  dus à l'ère industrielle et leurs impacts sur les écosystèmes coralliens tropicaux ou profonds (ANR COR-Resilience, Projet OA-ME du Belmont Forum, convention CEA-CSM, TARA-Pacifique, croisières CLIM-Eparses, projet franco-portugais PEOSSA, contrats AIEA, projet CEA exploratoire COR-densité). Une partie de mon activité est également ouverte aux interactions HOMME-CLIMAT-ENVIRONEMENT actuelles et passées en développant certains traceurs isotopiques ou élémentaires (i.e. Sr-isotopes, terres rares en archéométrie, PI LSCE ANR MOBITEPPE, autres projets). Aujourd'hui, environ 50% de mon temps sont consacrés à la rédaction de propositions de recherche et d'articles scientifiques, à la gestion de projets et à la participation à des conférences, ~ 20% à l'encadrement de post-doctorants, d'étudiants en doctorat ou en master ; à l'évaluation de thèses de doctorat, à l'enseignement (master, école d'ingénieur) et aux activités de formation ; ~ 20% à la gestion du groupe ICPMS de l'équipe GEOTRAC et à la validation des données ; enfin ~ 10% aux travaux de terrain, aux croisières océanographiques et aux activités d'échantillonnage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche développés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 1	- Etude des changements globaux (acidification, réchauffement) et locaux (eutrophisation, pollutions métalliques, lumières, plastiques, etc) et de leurs impacts sur les coraux scléractiniaires – Reconstruction des changements passés des propriétés physico-chimiques (pH, T°C, redox, etc.) des masses d’eau océaniques à l’aide de nouveaux traceurs géochimiques (Li/Mg, B/Ca, δ11B) dans les carbonates biogéniques (coraux, etc.) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 2 - Développements de nouveaux traceurs élémentaires ou isotopiques (éléments traces, REE, isotopes du Sr, etc.) dans les carbonates/apatites/végétaux pour étudier les changements environnementaux actuels ou passés ou encore l’évolution des sociétés humaines en lien avec les changements climatiques passés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (~ 1.3 M€) du projet GEODIA (3ème soumission à l’AAP SESAME Île de France)2023-2027 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (599 k€) du projet ANR COR-Resilience (AAPG-2022)2021-2024 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (150 k€) et responsable de la « Task 2 » du projet ANR MOBISTEPPE (Coord. A. Zazzo, MNHN)2020-2023 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (40 k€) du Belmont Forum OA-ME (Coord.: H. Kayann, A. Andersson, A. Tribollet T. Takeda)2020-2021 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  du programme franco-portugais PHC PESSOA: venue de la post-doctorante L. Matos au LSCE2019-2021 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du projet exploratoire CEA DRF-DRT COR-Densité (50k€)2019-2022 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (290 k€) avec S. Reynaud (CSM) de la Convention CEA (LSCE) – CSM-Monaco (2017-2021)2018-2019 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (50k€) du projet INSU CARBODISS & et de la mission CLIM – Eparses (Coord. Aline Tribollet)2016-2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et co-coordinateur de l’Expédition TARA-PACIFIC (Coord. S. Planes & D. Allemand)2016-2017 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (75k€) de projets collaboratifs LSCE-AIEA et LSCE-CNR (50 k€) (Coord. P. Montagna)2014-2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (148 k€) et responsable Work-Package 2 ANR HAMOC (Coord. C. Colin, GEOPS)2013-2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (77 k€) et responsable du Work-Package 5 ANR CARBORIC (Coord. J. Gaillardet, IPGP)2014-2016 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (40 k€) des actions MERMEX-CALIBORON & PALEOMEX-COFIMED - Programme MISTRALS2012-2013 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du projet INSU LEFE/CYBER ACID-Antilles (15 k€)2008-2012 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (70 k€) du projet européen FP7-EPOCA (coord. par J.P. Gattuso, LOV)2008-2009 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du projet INSU LEFE/CYBER PHARE (20 k€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2002 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les projets MNHN « OASIS PLANT RESOURCES AND HOLOCENE ECOLOGY - AL ULA, SAUDIARABIA »; DIM GEOCOT; ANR HUNIWERS; ANR NEWTON; INSU SPELEOCLIM; INSU HYDROHISTEAU;projet L-IPSL; ANR JC CAMELANDES; ANR DOMART; INSU LEFE/CYBER PROCOCA; INSU LEFE/IMAGOARRA; INSU LEFE/CYBER GEOFOBE; ANR FORCLIM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets instrumentaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - ASTRE (170 k€) Acquisition LSCE de l’ICPMS iCAP-TQ - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Ayrault & E. Douville2014 - SESAME (500 k€) Acquisition GEOPS de LA-ICPMS-HR - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Douville, Coord. C. Gautheron (GEOPS)2008/2010 - Projets BQR-UVSQ (25 k€) Périphériques CETAC ASX110 & APEX HF </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Douville2007/2008 - Projets INSU/SESAME (800k€) Acquisition LSCE du LA-MC-ICPMS </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> N. Frank, C.Colin, M. Roy-Barman & E. Douville2005 - Projet INSU/CNRS (130 k€) Acquisition LSCE du premier ICPMS (XseriesII) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Douville & S. Ayrault2005 - Projet mi-Lourd INSU/CNRS (50 k€) μXRF pour MEB </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Robin & E. Douville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques scientifiques: géochimie des carbonates, géochimie isotopique et élémentaire, paléo-traceurs, cycle du Carbone et acidifications des océans, géochronologie/géochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traceurs géochimiques: isotopes du bore (δ11B) et éléments traces (B/Ca, Li/Mg, REE, etc.) dans les biocarbonates marins et dans l’eau de mer; isotopes du Sr (86Sr/87Sr) et éléments traces (Sr/Ca, Mg/Ca, REE, etc.) dans les concrétions calcaires continentales ou restes archéologiques ; datations U-Th par ICP-QMS des archives naturelles ou restes archéologiques (carbonates, apatites)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences analytiques : spectrométrie de masse à source plasma ICP-QMS et MC-ICP-MS - ICP/AES - SAA Four et flamme - Chimie analytique et minérale - Chimie amont pour mesure de systèmes isotopiques (Sr, Ca, B) - Spectrophotométrie UV-Visible - Spectrométries de comptage α, β, γ - Chromatographie - Potentiométrie - Radiochimie - Microscopie Electronique à Balayage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements actuels et passés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 - aujourd'hui - ENSCR-Rennes – 5ème année - 11h : Les isotopes, fractionnement, mesure et applications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - aujourd'hui - Master II Université Paris Sud devenu  ECLAT Paris- Saclay (UE Cycle du carbone) - 3h :  l’acidification de l’Océan et ses impacts : apport des isotopes du bore dans les carbonates biogéniques (foraminifères, coraux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 -  Masters des Universités de Paris Sud Orsay et UVSQ : Spectrométrie de masse inorganique (ICP-QMS, MC-ICPMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 - Master du Muséum national d'Histoire naturelle à Paris : Datation U-Th d'archives archéologiques par ICP/MS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise Scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert CEA depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des comités de pilotage PANOPLY et LA-ICPMS-HR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury de thèse (7), de comité de thèse (6), de recrutements (2) ou de suivi de personnels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur invité pour une « Edition Spéciale » dans Chemical Geology en 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert CEA depuis 2011 et membre des comités de pilotage de la plateforme PANOPLY et de LA-HR-ICPMS de GEOPS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation ou aide à la mise en place de congrès, workshops, séminaires (ex. ISOTRACE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable LSCE d’exercices internationaux de comparaison inter-labo (d11B sur MC-ICPMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interview pour RFI, Télématin – France 2, Libération, La Recherche et participation à la Fêtes de la Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à de nombreuses campagnes océanographiques (TARA-Pacific, CLIM-Eparses, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaires invités et nombreuses participations et présentations à des colloques/meetings nationaux/internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">98 documents scientifiques dont 90 articles (rang A) publiés/acceptés ; h-index 29 ; 3500 citations (Scopus)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer pour les  projets NSF (National Science Foundation), ANR, INSU et les revues Chemical Geology, Coral Reef, Climate of the Past, Geochemica Cosmoschimica Acta, Geochemistry Geophysics and Geosystems, Geophysical Research Letter, Marine Chemistry, Proceedings of the National Academy of Sciences, Scientific Report, Marine Geology, Earth and Planetary Science Letters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de comité ou jury de thèse, de recrutements de personnels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - Membre du du comité et du jury de thèse de Yi Wang (GEOPS) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 - Membre du comité et du jury de thèse de Marine Canesi (LSCE) - Directeur de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - Membre du jury de thèse de Matthieu Buisson (IPG-P) - Rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 - Membre du comité et du jury de thèse de Kristan Cuny-Guirriec (LSCE) - Directeur de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - Membre du jury de thèse de Zhaojie Yu (GEOPS) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - Membre du jury de thèse de Luc Bastian (LOV) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 - Membre du comité et de jury de thèse de Laurine Drugat (LSCE) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 - Membre du comité et du jury de thèse de Nina Delebecque (LEMAR) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - Membre de Jury pour un poste AI-UVSQ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - Membre du comité et du jury de thèse de Clément Bourdin (LEMAR) - Co-Encadrant scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 - Membre de Jury pour un poste AI-IRD - Président.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - Membre du jury de thèse de Guillaume Paris (IPG-Paris) - Examinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de congrès :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - Chairman d’une session sur les traceurs géochimiques à la Goldschmidt de Paris en 20172016 - Journées « Climat et Impacts », 15 et 16 novembre 2016. Co-responsable de la session 5 (Orsay).2012 - Ateliers ISOTRACE (CAES CNRS-Oléron).2009 - Ateliers ISOTRACE (INSTN-Saclay).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioavailable &amp;lt;sup&amp;gt;87&amp;lt;/sup&amp;gt;Sr/&amp;lt;sup&amp;gt;86&amp;lt;/sup&amp;gt;Sr isoscape of Mongolia: Implications for the reconstruction of past human and animal mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh-Vi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsagaan Turbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0336327. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral Skeletal Cores as Windows Into Past Symbiodiniaceae Community Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose F Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Tirpitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (11), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porites' coral calcifying fluid chemistry regulation under normal- and low-pH seawater conditions in Palau Archipelago: Impacts on growth properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gninwoyo Eric Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 911, pp.168552. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature reconstruction in the Pacific Ocean using multi-elemental proxy in Porites and Diploastrea corals: Application to Palau Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 645, pp.121884. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of changes in land weathering intensity in the Nd cycle of the South China Sea during the past 30 kyr as inferred from neodymium isotopic composition in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertaz Joffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.121954. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for Pre-Islamic cotton cultivation in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1257482. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1257482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04351509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal distribution of neodymium isotopic composition within the Rockall Trough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Förstel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Haurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103127. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Buitrago-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3038. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of nepheloid layers and mineralogical compositions of oceanic margin sediments on REE concentrations and Nd isotopic compositions of seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 359, pp.57-70. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2023.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Veglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.566. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different environmental response strategies in sympatric corals from Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamilla Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.311. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00946-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54 years of microboring community history explored by machine learning in a massive coral from Mayotte (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alaguarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gninwoyo Eric Hermann Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.899398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registro de temperatura superficial del mar (1778-2015) en Orbicellafaveolata (Cnidaria: Scleractinia) del arrecife Cayo Santa María, Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M Alonso-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmila Helguera Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joán Hernández-Albernas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei D Rico-Esenaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de investigaciones marinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved rare earth element and neodymium isotope distributions in the South China Sea: Water mass source versus particle dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.1003749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Foliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79675-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and long-term change of the sea surface carbonate system in the Mozambique Channel (1963-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186-188, pp.104936. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2021.104936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RM 8301 Boron Isotopes in Marine Carbonate (Simulated Coral and Foraminifera Solutions): Inter‐laboratory δ 11 B and Trace Element Ratio Value Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kucklick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.77-96. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub‐Permil Interlaboratory Consistency for Solution‐Based Boron Isotope Analyses on Marine Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Gutjahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.59 - 75. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific Expedition’s Atmospheric Measurements of Marine Aerosols across the Atlantic and Pacific Oceans: Overview and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Altaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.E536-E554. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0224.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical proxies in marine biogenic carbonates: New developments and applications to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.119411. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.650. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale variations of the Holocene North Atlantic mid-depth gyre inferred from radiocarbon and neodymium isotopes in cold water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furu Mienis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.93-106. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth and alkali elements in stalagmites, as markers of Mediterranean environmental changes during Termination I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 525, pp.414-423. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral Li/Mg thermometry: Caveats and constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristan Cuny-Guirriec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 523, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental systematics of the calcitic skeleton of Corallium rubrum and implications for the Mg/Ca temperature proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ziveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 524, pp.237-258. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene shifts in sub-surface water circulation of the North-East Atlantic inferred from Nd isotopic composition in cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 410, pp.135-145. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset and demise of coral reefs, relationship with regional ocean circulation on the Wyville Thomson Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 416, pp.article n°105969. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and geochemical study of the Bongongo and Ngol travertines located at the Cameroon Volcanic Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bertrant Bisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ekomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Takem Eyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.201-214. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downcore Variations of Sedimentary Detrital ( &amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U/ &amp;lt;sup&amp;gt;232&amp;lt;/sup&amp;gt;Th) Ratio: Implications on the Use of &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;231&amp;lt;/sup&amp;gt;Pa&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; to Reconstruct Sediment Flux and Ocean Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Missiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Waelbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.2560-2573. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017GC007410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface ocean pH variations since 1689 CE and recent ocean acidification in the tropical South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2543. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04922-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Ages in the Western Tropical North Atlantic from One Coral off Martinique Island (Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cortijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), pp.639 - 652. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2017.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint of Holocene Climate Variability on Cold-Water Coral Reef Growth at the SW Rockall Trough Margin, NE Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furu Mienis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.2437 - 2452. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Northeast Atlantic water masses using Neodymium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.210:267-288 (IF 4,870). </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Life Stage Boron Isotope and Trace Elements Incorporation in Aposymbiotic Acropora millepora Coral under Ocean Acidification and Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stalactite record of four relative sea-level highstands during the Middle Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Stocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.92 - 100. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in dissolved neodymium isotope composition in the Bay of Bengal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 479, pp.310 - 321. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium and Rare Earth Elements partitioning in seawaters from the Bay of Bengal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.1388-1403. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium trapping in apatite damage: Insights from (U-Th-Sm)/He dating of different granitoid lithologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Recanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Barbarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Missenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosella Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.116-131. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Gap: Geochronological and Sedimentological Analyses from the Late Pleistocene-Holocene Sequence of Goda Buticha, Southeastern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfawossen Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0169418. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraminiferal εNd in the deep north-western subtropical Pacific Ocean: Tracing changes in weathering input over the last 30,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.55 - 66. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization impact on sulfur content of groundwater revealed by the study of urban speleothem-like deposits. Case study in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 579, pp.124-132. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope stratigraphy (87Sr/86Sr, δ18O, δ13C) of the Sorbas basin (Betic Cordillera, Spain): Paleoceanographic evolution across the onset of the Messinian salinity crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Reghizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lugli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicio Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469, pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal calcite in a live-collected Porites sp.: Impact on environmental proxies and potential formation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soares-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176, pp.279-294. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Pleistocene site of Guado San Nicola (Monteroduni, Central Italy) on the Lower/Middle Palaeolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411 (B), pp.301 - 315. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of laser ablation multi-collector inductively coupled plasma mass spectrometry for boron isotopic measurement in marine biocarbonates: new improvements and application to a modern Porites coral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.359 - 371. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{40}$Ar/$^{39}$Ar and ESR/U-series dates for Guado San Nicola, Middle Pleistocene key site at the Lower/Middle Palaeolithic transition in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.67 - 75. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three centuries of heavy metal pollution in Paris (France) recorded by urban speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 518-519, pp.86 - 96. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution fluid inclusion δ18O record from a stalagmite in SW France: modern calibration and comparison with multiple proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert B. Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.152 - 165. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled ESR and U-series dating of early Pleistocene Gigantopithecus faunas at Mohui and Sanhe Caves, Guangxi, southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.524 - 528. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrological exchange between the South China Sea and the Western Pacific Ocean based on the Nd isotopic composition of seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.25-40. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new late Pleistocene archaeological sequence in South America: the Vale da Pedra Furada (Piauí, Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Clemente-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.927--955. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00050845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical perspective on Parisian urban history based on U–Th dating, laminae counting and yttrium and REE concentrations of recent carbonates in underground aqueducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR, U-series and paleomagnetic dating of Gigantopithecus fauna from Chuifeng Cave, Guangxi, southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82 (1), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2014.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li/Mg systematics in scleractinian corals: Calibration of the thermometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.288 - 310. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4He behavior in calcite filling viewed by (U-Th)/He dating, 4He diffusion and crystallographic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125, pp.414-432. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00944151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory study for coral Sr/Ca and other element/Ca ratio measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed C. Hathorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Adkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Asami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (9), pp.3730 - 3750. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ggge.20230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonvolcanic tectonic islands in ancient and modern oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Palmiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cipriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (10), pp.4698-4717. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ggge.20279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal changes in the mid-depth water mass dynamic of the Northeastern Atlantic margin (Bay of Biscay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Che Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 364, pp.134-144. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.EPSL.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9), pp.3401-3411. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating of thick- and thin-skin thrusts in the Peruvian Subandean zone through apatite (U-Th)/He and fission track thermochronometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Barbarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roddaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.419-435. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic topography control on Patagonian relief evolution as inferred from low temperature thermochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Simon-Labric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roddaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 364, pp.157-167. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00810985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core-top study of dissolution effect on B/Ca in Globigerinoides sacculifer from the tropical Atlantic: Potential bias for paleo-reconstruction of seawater carbonate chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervyn Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.1053-1068. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene exhumation history of the Bergell massif (southeast Central Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of marine and continental layers in a stalactite older than 1 million years (Custonaci, north-western sector of Sicily)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti online della Societa Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1165-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">四极杆电感耦合等离子体质谱仪 测定动物牙化石中 Ｕ和 Ｔｈ同位素</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Qingfeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Sciences = Disiji yanjiu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), pp.484-491. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1001-7410.2012.03.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210Pb-226Ra chronology reveals rapid growth rate of Madrepora oculata and Lophelia pertusa on world's largest cold-water coral reef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1253-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00691397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and temperature effects on &amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;B and B / Ca ratios of the zooxanthellate coral Acropora sp.: results from culturing experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Juillet-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.4589-4605. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4589-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00846648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene intermediate water variability in the northeastern Atlantic as recorded by deep-sea corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 313-314, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northeastern Atlantic cold-water coral reefs and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freiwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eisele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 ((8):), pp.743-746. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31825.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity controlled cold-water coral growth periods during the last glacial off Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eisele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebbeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 280 (1-4), pp.143-149. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2010.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ESR/U-series data for the early Middle Pleistocene site of Isernia la Pineta, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falgueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.847-852. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline-earth metal and rare-earth element incorporation control by ionic radius and growth rate on a stalagmite from the Chauvet Cave, Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 290 (1-2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium isotopic composition of deep-sea corals from NE Atlantic : implications for past changes of hydrology during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (19-20), pp.2509-2517. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and accurate U–Th dating of ancient carbonates using inductively coupled plasma-quadrupole mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Eisele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 272 (1-4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt sea surface pH change at the end of the Younger Dryas in the central sub-equatorial Pacific inferred from boron isotope abundance in corals (Porites)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (8), pp.2445-2459. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-2445-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd isotopes in deep-sea corals in the North Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freiwalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (19-20), pp.2499-2508. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon behaviour in seawater and the brown algae Fucus serratus in the vicinity of the COGEMA La Hague spent fuel reprocessing plant (Goury)—France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (3), pp.355-368. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2004.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C and &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt; Th/U Dating of Surface Corals from the Marquesas and Vanuatu (Sub-Equatorial Pacific) in the 3000 to 15,000 Cal Yr Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ayliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Proceedings of the 18th International Radiocarbon Conference (Part 2 of 2), 46 (2), pp.551-566. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200035608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainbow vent fluids (36°14′N, MAR): the influence of ultramafic rocks and phase separation on trace metal content in Mid-Atlantic Ridge hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H Oelkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F Jove Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (1-2), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(01)00351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sources and distribution of radiocarbon in the vicinity of La Hague nuclear reprocessing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (C1), pp.C1-1271-C1-1276. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2002159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared geochemical signatures and the evolution of Menez Gwen (37°50′N) and Lucky Strike (37°17′N) hydrothermal fluids, south of the Azores Triple Junction on the Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Radford-Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 171 (1-2), pp.49-75. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00244-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium and rare earth elements in fluids from various deep-sea hydrothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63 (5), pp.627-643. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(99)00024-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de l'arsenic (As) et de l'antimoine (Sb) dans les fluides provenant de différents systèmes hydrothermaux océaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Appriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 328 (2), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(99)80004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric investigation of the reactions of plutonium under estuarine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74, pp.165-170. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.1996.74.special-issue.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope composition as a provenance indicator for Nabataean cotton textiles from Hegra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dal-Prà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03847701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle matière, une nouvelle culture : le coton en Arabie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIe Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03404660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the provenance of ancient cotton at Hegra, Saudi Arabia (end of the 1st c. BC-5th c. AD) using new, modern strontium isotope results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03338337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research update: the varied application of strontium isotopes to archaeological questions, from an early medieval Irish population to pre-Islamic cotton in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin G. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Isotope Research Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology of ICP-MS for femtosecond laser ablation for direct dating of ostrich eggshells via U-series disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmodée Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chronological data at South African Middle Stone Age sites applying femtosecond laser ablation – ICPMS for u-series dating of marine shells, snail shells, ostrich eggshells and tooth enamels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmodée Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth rate of deep-sea Scleractinian corals (Madrepora oculata, Lophelia pertusa) inferred from 210Pb-226Ra chronology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon variability in Northeast Atlantic intermediate water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR and ESR/U-series dating study of several middle Palaeolithic sites of Pleneuf-Val-Andre (Brittany, France): Piegu, Les Vallees and Nantois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Luminescence and Electron Spin Resonance Dating (LED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.424-429, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2012.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High acidification rate of the Norwegian Sea revealed by boron isotopes in the deep-sea coral Madrepora oculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite intra-squelettique dans un Porites sp. vivant : impact sur les reconstitutions paléo-environnementales et potentiel processus de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soares-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez-Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scleractinian Coral Skeletons as Natural Archives of Global Change: A Cross-Disciplinary Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Springer Nature Switzerland, pp.21-39, 2025, Coral Reefs of the World, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-98584-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific bleaching prevalence of sampling sites (Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra Pikaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6511406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86256-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuban coral traces annual hydrologically driven variability in δ234U values since the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Alonso-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez-Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancient Cotton Route: strontium isotopes support a trade network between southeast Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId598"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Douville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CEA au Laboratoire des Sciences du Climat et de l'Environnement (UMR CEA-CNRS-UVSQ 8212) - Orme des Merisiers – CEA/Saclay - Bât. 714, 91191 Gif-sur-Yvette Cedex - France </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6673-1768</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">171629655</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir dirigé pendant 8 ans l'équipe GEOTRAC &amp;quot;Géochronologie - Traceurs - Archéométrie&amp;quot; (2010-2018), je suis aujourd'hui Directeur de Recherche CEA au LSCE. Je suis responsable scientifique du comité de suivi des spectromètres de masse (LA)-ICPMS de l'équipe GEOTRAC et fais partie des comités de pilotage de la plateforme analytique PANOPLY et de l'ensemble LA-HR-ICPMS du laboratoire GEOPS. Ces dernières années, j'ai proposé de coordonner le projet GEODIA sur la Géochimie des Impacts de l'Anthropocène afin d'acquérir au sein de la plateforme analytique GEOPS-LSCE PANOPLY de nouvelles générations d'instruments à la pointe, innovants et permettant de développer les traceurs géochimiques pour les Sciences du Climat et de l'Environnement. Mes activités de recherche en cours sont essentiellement axées sur le développement de ces traceurs dans les coraux scléractiniaires pour produire des séries temporelles et reconstruire les changements locaux (µ-Plastiques, métaux, polluants, etc.) et globaux (réchauffement et acidification des océans)  dus à l'ère industrielle et leurs impacts sur les écosystèmes coralliens tropicaux ou profonds (ANR COR-Resilience, Projet OA-ME du Belmont Forum, convention CEA-CSM, TARA-Pacifique, croisières CLIM-Eparses, projet franco-portugais PEOSSA, contrats AIEA, projet CEA exploratoire COR-densité). Une partie de mon activité est également ouverte aux interactions HOMME-CLIMAT-ENVIRONEMENT actuelles et passées en développant certains traceurs isotopiques ou élémentaires (i.e. Sr-isotopes, terres rares en archéométrie, PI LSCE ANR MOBITEPPE, autres projets). Aujourd'hui, environ 50% de mon temps sont consacrés à la rédaction de propositions de recherche et d'articles scientifiques, à la gestion de projets et à la participation à des conférences, ~ 20% à l'encadrement de post-doctorants, d'étudiants en doctorat ou en master ; à l'évaluation de thèses de doctorat, à l'enseignement (master, école d'ingénieur) et aux activités de formation ; ~ 20% à la gestion du groupe ICPMS de l'équipe GEOTRAC et à la validation des données ; enfin ~ 10% aux travaux de terrain, aux croisières océanographiques et aux activités d'échantillonnage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche développés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 1	- Etude des changements globaux (acidification, réchauffement) et locaux (eutrophisation, pollutions métalliques, lumières, plastiques, etc) et de leurs impacts sur les coraux scléractiniaires – Reconstruction des changements passés des propriétés physico-chimiques (pH, T°C, redox, etc.) des masses d’eau océaniques à l’aide de nouveaux traceurs géochimiques (Li/Mg, B/Ca, δ11B) dans les carbonates biogéniques (coraux, etc.) ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe 2 - Développements de nouveaux traceurs élémentaires ou isotopiques (éléments traces, REE, isotopes du Sr, etc.) dans les carbonates/apatites/végétaux pour étudier les changements environnementaux actuels ou passés ou encore l’évolution des sociétés humaines en lien avec les changements climatiques passés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (~ 1.3 M€) du projet GEODIA (3ème soumission à l’AAP SESAME Île de France)2023-2027 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (599 k€) du projet ANR COR-Resilience (AAPG-2022)2021-2024 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (150 k€) et responsable de la « Task 2 » du projet ANR MOBISTEPPE (Coord. A. Zazzo, MNHN)2020-2023 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (40 k€) du Belmont Forum OA-ME (Coord.: H. Kayann, A. Andersson, A. Tribollet T. Takeda)2020-2021 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  du programme franco-portugais PHC PESSOA: venue de la post-doctorante L. Matos au LSCE2019-2021 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du projet exploratoire CEA DRF-DRT COR-Densité (50k€)2019-2022 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (290 k€) avec S. Reynaud (CSM) de la Convention CEA (LSCE) – CSM-Monaco (2017-2021)2018-2019 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (50k€) du projet INSU CARBODISS & et de la mission CLIM – Eparses (Coord. Aline Tribollet)2016-2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et co-coordinateur de l’Expédition TARA-PACIFIC (Coord. S. Planes & D. Allemand)2016-2017 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (75k€) de projets collaboratifs LSCE-AIEA et LSCE-CNR (50 k€) (Coord. P. Montagna)2014-2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (148 k€) et responsable Work-Package 2 ANR HAMOC (Coord. C. Colin, GEOPS)2013-2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (77 k€) et responsable du Work-Package 5 ANR CARBORIC (Coord. J. Gaillardet, IPGP)2014-2016 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (40 k€) des actions MERMEX-CALIBORON & PALEOMEX-COFIMED - Programme MISTRALS2012-2013 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du projet INSU LEFE/CYBER ACID-Antilles (15 k€)2008-2012 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (70 k€) du projet européen FP7-EPOCA (coord. par J.P. Gattuso, LOV)2008-2009 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du projet INSU LEFE/CYBER PHARE (20 k€)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2002 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour les projets MNHN « OASIS PLANT RESOURCES AND HOLOCENE ECOLOGY - AL ULA, SAUDIARABIA »; DIM GEOCOT; ANR HUNIWERS; ANR NEWTON; INSU SPELEOCLIM; INSU HYDROHISTEAU;projet L-IPSL; ANR JC CAMELANDES; ANR DOMART; INSU LEFE/CYBER PROCOCA; INSU LEFE/IMAGOARRA; INSU LEFE/CYBER GEOFOBE; ANR FORCLIM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets instrumentaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - ASTRE (170 k€) Acquisition LSCE de l’ICPMS iCAP-TQ - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> S. Ayrault & E. Douville2014 - SESAME (500 k€) Acquisition GEOPS de LA-ICPMS-HR - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PI LSCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Douville, Coord. C. Gautheron (GEOPS)2008/2010 - Projets BQR-UVSQ (25 k€) Périphériques CETAC ASX110 & APEX HF </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Douville2007/2008 - Projets INSU/SESAME (800k€) Acquisition LSCE du LA-MC-ICPMS </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> N. Frank, C.Colin, M. Roy-Barman & E. Douville2005 - Projet INSU/CNRS (130 k€) Acquisition LSCE du premier ICPMS (XseriesII) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Douville & S. Ayrault2005 - Projet mi-Lourd INSU/CNRS (50 k€) μXRF pour MEB </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coord.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> E. Robin & E. Douville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques scientifiques: géochimie des carbonates, géochimie isotopique et élémentaire, paléo-traceurs, cycle du Carbone et acidifications des océans, géochronologie/géochimie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traceurs géochimiques: isotopes du bore (δ11B) et éléments traces (B/Ca, Li/Mg, REE, etc.) dans les biocarbonates marins et dans l’eau de mer; isotopes du Sr (86Sr/87Sr) et éléments traces (Sr/Ca, Mg/Ca, REE, etc.) dans les concrétions calcaires continentales ou restes archéologiques ; datations U-Th par ICP-QMS des archives naturelles ou restes archéologiques (carbonates, apatites)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compétences analytiques : spectrométrie de masse à source plasma ICP-QMS et MC-ICP-MS - ICP/AES - SAA Four et flamme - Chimie analytique et minérale - Chimie amont pour mesure de systèmes isotopiques (Sr, Ca, B) - Spectrophotométrie UV-Visible - Spectrométries de comptage α, β, γ - Chromatographie - Potentiométrie - Radiochimie - Microscopie Electronique à Balayage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements actuels et passés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 - aujourd'hui - ENSCR-Rennes – 5ème année - 11h : Les isotopes, fractionnement, mesure et applications</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - aujourd'hui - Master II Université Paris Sud devenu  ECLAT Paris- Saclay (UE Cycle du carbone) - 3h :  l’acidification de l’Océan et ses impacts : apport des isotopes du bore dans les carbonates biogéniques (foraminifères, coraux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 -  Masters des Universités de Paris Sud Orsay et UVSQ : Spectrométrie de masse inorganique (ICP-QMS, MC-ICPMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 - Master du Muséum national d'Histoire naturelle à Paris : Datation U-Th d'archives archéologiques par ICP/MS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise Scientifique :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert CEA depuis 2012</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des comités de pilotage PANOPLY et LA-ICPMS-HR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury de thèse (7), de comité de thèse (6), de recrutements (2) ou de suivi de personnels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur invité pour une « Edition Spéciale » dans Chemical Geology en 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert CEA depuis 2011 et membre des comités de pilotage de la plateforme PANOPLY et de LA-HR-ICPMS de GEOPS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation ou aide à la mise en place de congrès, workshops, séminaires (ex. ISOTRACE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable LSCE d’exercices internationaux de comparaison inter-labo (d11B sur MC-ICPMS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Interview pour RFI, Télématin – France 2, Libération, La Recherche et participation à la Fêtes de la Science</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à de nombreuses campagnes océanographiques (TARA-Pacific, CLIM-Eparses, etc.)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaires invités et nombreuses participations et présentations à des colloques/meetings nationaux/internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">98 documents scientifiques dont 90 articles (rang A) publiés/acceptés ; h-index 29 ; 3500 citations (Scopus)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reviewer pour les  projets NSF (National Science Foundation), ANR, INSU et les revues Chemical Geology, Coral Reef, Climate of the Past, Geochemica Cosmoschimica Acta, Geochemistry Geophysics and Geosystems, Geophysical Research Letter, Marine Chemistry, Proceedings of the National Academy of Sciences, Scientific Report, Marine Geology, Earth and Planetary Science Letters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de comité ou jury de thèse, de recrutements de personnels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - Membre du du comité et du jury de thèse de Yi Wang (GEOPS) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022 - Membre du comité et du jury de thèse de Marine Canesi (LSCE) - Directeur de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 - Membre du jury de thèse de Matthieu Buisson (IPG-P) - Rapporteur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 - Membre du comité et du jury de thèse de Kristan Cuny-Guirriec (LSCE) - Directeur de thèse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - Membre du jury de thèse de Zhaojie Yu (GEOPS) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 - Membre du jury de thèse de Luc Bastian (LOV) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 - Membre du comité et de jury de thèse de Laurine Drugat (LSCE) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 - Membre du comité et du jury de thèse de Nina Delebecque (LEMAR) - Examinateur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - Membre de Jury pour un poste AI-UVSQ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - Membre du comité et du jury de thèse de Clément Bourdin (LEMAR) - Co-Encadrant scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 - Membre de Jury pour un poste AI-IRD - Président.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2009 - Membre du jury de thèse de Guillaume Paris (IPG-Paris) - Examinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de congrès :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - Chairman d’une session sur les traceurs géochimiques à la Goldschmidt de Paris en 20172016 - Journées « Climat et Impacts », 15 et 16 novembre 2016. Co-responsable de la session 5 (Orsay).2012 - Ateliers ISOTRACE (CAES CNRS-Oléron).2009 - Ateliers ISOTRACE (INSTN-Saclay).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral microbiomes as reservoirs of unknown genomic and biosynthetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Wiederkehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Racunica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 652 (8110), pp.686-693. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-026-10159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical behavior of rare earth elements in pore fluids of turbidite sediments from South Taiwan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 709, pp.123355. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2026.123355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioavailable &amp;lt;sup&amp;gt;87&amp;lt;/sup&amp;gt;Sr/&amp;lt;sup&amp;gt;86&amp;lt;/sup&amp;gt;Sr isoscape of Mongolia: Implications for the reconstruction of past human and animal mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh-Vi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsagaan Turbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (12), pp.e0336327. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral Skeletal Cores as Windows Into Past Symbiodiniaceae Community Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose F Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Tirpitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (11), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.70575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porites' coral calcifying fluid chemistry regulation under normal- and low-pH seawater conditions in Palau Archipelago: Impacts on growth properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gninwoyo Eric Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 911, pp.168552. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature reconstruction in the Pacific Ocean using multi-elemental proxy in Porites and Diploastrea corals: Application to Palau Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 645, pp.121884. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of changes in land weathering intensity in the Nd cycle of the South China Sea during the past 30 kyr as inferred from neodymium isotopic composition in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertaz Joffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.121954. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.121954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparate genetic divergence patterns in three corals across a pan-Pacific environmental gradient highlight species-specific adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44185-023-00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere DNA length regulation is influenced by seasonal temperature differences in short-lived but not in long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3038. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38499-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of nepheloid layers and mineralogical compositions of oceanic margin sediments on REE concentrations and Nd isotopic compositions of seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 359, pp.57-70. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2023.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics determination of metabolome diversity in natural coral populations in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maggie M Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Goossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuxiang Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Chaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.281. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00942-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host transcriptomic plasticity and photosymbiotic fidelity underpin $Pocillopora$ acclimatization across thermal regimes in the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric J Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lê-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.3056. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38610-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04171796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pervasive tandem duplications and convergent evolution shape coral genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Buitrago-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Capasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-023-02960-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for Pre-Islamic cotton cultivation in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Battesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1257482. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1257482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04351509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal distribution of neodymium isotopic composition within the Rockall Trough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Förstel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Haurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.103127. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous viral elements reveal associations between a non-retroviral RNA virus and symbiotic dinoflagellate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Veglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalia Bistolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.566. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-04917-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176296v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative omics framework for characterization of coral reef ecosystems from the Tara Pacific expedition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.326. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02204-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176297v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in carbonate chemistry up-regulation of long-lived reef-building corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarosław Stolarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11589. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-37598-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science resources from the Tara Pacific expedition across coral reef and surface ocean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Baudena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.324. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01757-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different environmental response strategies in sympatric corals from Pacific Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamilla Zamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forcioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.311. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00946-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of Endozoicomonadaceae in three coral genera across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.3037. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-38502-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54 years of microboring community history explored by machine learning in a massive coral from Mayotte (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alaguarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gninwoyo Eric Hermann Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.899398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registro de temperatura superficial del mar (1778-2015) en Orbicellafaveolata (Cnidaria: Scleractinia) del arrecife Cayo Santa María, Cuba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M Alonso-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusmila Helguera Pedraza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joán Hernández-Albernas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serguei D Rico-Esenaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de investigaciones marinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (1), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved rare earth element and neodymium isotope distributions in the South China Sea: Water mass source versus particle dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.1003749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Foliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79675-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIST RM 8301 Boron Isotopes in Marine Carbonate (Simulated Coral and Foraminifera Solutions): Inter‐laboratory δ 11 B and Trace Element Ratio Value Assignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Kucklick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.77-96. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and long-term change of the sea surface carbonate system in the Mozambique Channel (1963-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lo Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Metzl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Fin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186-188, pp.104936. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2021.104936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the Intermediate Water Masses of the Mediterranean Sea During the Last Climatic Cycle—New Constraints From Neodymium Isotopes in Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois‐dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.e2020PA004153. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020pa004153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub‐Permil Interlaboratory Consistency for Solution‐Based Boron Isotope Analyses on Marine Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Gutjahr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (1), pp.59 - 75. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ggr.12364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in eastern Mediterranean hydrology during the last climatic cycle as inferred from neodymium isotopes in foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, pp.106306. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific Expedition’s Atmospheric Measurements of Marine Aerosols across the Atlantic and Pacific Oceans: Overview and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Altaratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trainic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lang-Yona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (5), pp.E536-E554. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0224.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical proxies in marine biogenic carbonates: New developments and applications to global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 533, pp.119411. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.119411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale variations of the Holocene North Atlantic mid-depth gyre inferred from radiocarbon and neodymium isotopes in cold water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furu Mienis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.93-106. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth and alkali elements in stalagmites, as markers of Mediterranean environmental changes during Termination I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 525, pp.414-423. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral Li/Mg thermometry: Caveats and constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristan Cuny-Guirriec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 523, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gorsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luiza Pedrotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.650. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tara Pacific expedition-A pan-ecosystemic approach of the &amp;quot;-omics&amp;quot; complexity of coral reef holobionts across the Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Banaigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (9), pp.e3000483. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3000483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elemental systematics of the calcitic skeleton of Corallium rubrum and implications for the Mg/Ca temperature proxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ziveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 524, pp.237-258. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene shifts in sub-surface water circulation of the North-East Atlantic inferred from Nd isotopic composition in cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 410, pp.135-145. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset and demise of coral reefs, relationship with regional ocean circulation on the Wyville Thomson Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 416, pp.article n°105969. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Downcore Variations of Sedimentary Detrital ( &amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U/ &amp;lt;sup&amp;gt;232&amp;lt;/sup&amp;gt;Th) Ratio: Implications on the Use of &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; and &amp;lt;sup&amp;gt;231&amp;lt;/sup&amp;gt;Pa&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt; to Reconstruct Sediment Flux and Ocean Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Missiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Waelbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.2560-2573. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017GC007410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface ocean pH variations since 1689 CE and recent ocean acidification in the tropical South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2543. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04922-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir Ages in the Western Tropical North Atlantic from One Coral off Martinique Island (Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cortijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (2), pp.639 - 652. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2017.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and geochemical study of the Bongongo and Ngol travertines located at the Cameroon Volcanic Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bertrant Bisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ekomane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Takem Eyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.201-214. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2018.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint of Holocene Climate Variability on Cold-Water Coral Reef Growth at the SW Rockall Trough Margin, NE Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Furu Mienis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (8), pp.2437 - 2452. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018GC007502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Life Stage Boron Isotope and Trace Elements Incorporation in Aposymbiotic Acropora millepora Coral under Ocean Acidification and Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry C. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tribollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2017.00129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Northeast Atlantic water masses using Neodymium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.210:267-288 (IF 4,870). </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stalactite record of four relative sea-level highstands during the Middle Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Stocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.92 - 100. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variations of the intermediate water masses of the western Mediterranean Sea during the past 20 ka inferred from neodymium isotopic composition in foraminifera and cold-water corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-13-17-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in dissolved neodymium isotope composition in the Bay of Bengal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 479, pp.310 - 321. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium and Rare Earth Elements partitioning in seawaters from the Bay of Bengal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaojie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Meynadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duchamp-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.1388-1403. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across the Gap: Geochronological and Sedimentological Analyses from the Late Pleistocene-Holocene Sequence of Goda Buticha, Southeastern Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asfawossen Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0169418. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helium trapping in apatite damage: Insights from (U-Th-Sm)/He dating of different granitoid lithologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Recanati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Barbarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Missenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosella Pinna-Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.116-131. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraminiferal εNd in the deep north-western subtropical Pacific Ocean: Tracing changes in weathering input over the last 30,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 470, pp.55 - 66. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope stratigraphy (87Sr/86Sr, δ18O, δ13C) of the Sorbas basin (Betic Cordillera, Spain): Paleoceanographic evolution across the onset of the Messinian salinity crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Reghizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Lugli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicio Manzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 469, pp.60 - 73. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization impact on sulfur content of groundwater revealed by the study of urban speleothem-like deposits. Case study in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Jean-Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 579, pp.124-132. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-skeletal calcite in a live-collected Porites sp.: Impact on environmental proxies and potential formation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soares-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176, pp.279-294. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Pleistocene site of Guado San Nicola (Monteroduni, Central Italy) on the Lower/Middle Palaeolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411 (B), pp.301 - 315. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of laser ablation multi-collector inductively coupled plasma mass spectrometry for boron isotopic measurement in marine biocarbonates: new improvements and application to a modern Porites coral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Assailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.359 - 371. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.7448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$^{40}$Ar/$^{39}$Ar and ESR/U-series dates for Guado San Nicola, Middle Pleistocene key site at the Lower/Middle Palaeolithic transition in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.67 - 75. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three centuries of heavy metal pollution in Paris (France) recorded by urban speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Bordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 518-519, pp.86 - 96. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution fluid inclusion δ18O record from a stalagmite in SW France: modern calibration and comparison with multiple proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert B. Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.152 - 165. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled ESR and U-series dating of early Pleistocene Gigantopithecus faunas at Mohui and Sanhe Caves, Guangxi, southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.524 - 528. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hydrological exchange between the South China Sea and the Western Pacific Ocean based on the Nd isotopic composition of seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubois-Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122, pp.25-40. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr2.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new late Pleistocene archaeological sequence in South America: the Vale da Pedra Furada (Piauí, Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Clemente-Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.927--955. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00050845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical perspective on Parisian urban history based on U–Th dating, laminae counting and yttrium and REE concentrations of recent carbonates in underground aqueducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy-Barman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.44-53. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2014.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR, U-series and paleomagnetic dating of Gigantopithecus fauna from Chuifeng Cave, Guangxi, southern China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82 (1), pp.270-280. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2014.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li/Mg systematics in scleractinian corals: Calibration of the thermometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Mcculloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Trotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.288 - 310. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4He behavior in calcite filling viewed by (U-Th)/He dating, 4He diffusion and crystallographic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125, pp.414-432. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00944151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonvolcanic tectonic islands in ancient and modern oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Palmiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Corda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ligi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cipriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (10), pp.4698-4717. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ggge.20279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory study for coral Sr/Ca and other element/Ca ratio measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed C. Hathorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jess Adkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Asami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (9), pp.3730 - 3750. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ggge.20230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decadal changes in the mid-depth water mass dynamic of the Northeastern Atlantic margin (Bay of Biscay)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Che Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 364, pp.134-144. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.EPSL.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Joron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (9), pp.3401-3411. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02090575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating of thick- and thin-skin thrusts in the Peruvian Subandean zone through apatite (U-Th)/He and fission track thermochronometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Barbarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roddaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (4), pp.419-435. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic topography control on Patagonian relief evolution as inferred from low temperature thermochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Simon-Labric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Martinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Roddaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 364, pp.157-167. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00810985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core-top study of dissolution effect on B/Ca in Globigerinoides sacculifer from the tropical Atlantic: Potential bias for paleo-reconstruction of seawater carbonate chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervyn Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.1053-1068. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neogene exhumation history of the Bergell massif (southeast Central Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweltaz Mahéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe-Hervé Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.110-118. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">四极杆电感耦合等离子体质谱仪 测定动物牙化石中 Ｕ和 Ｔｈ同位素</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Qingfeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Sciences = Disiji yanjiu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (3), pp.484-491. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1001-7410.2012.03.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of marine and continental layers in a stalactite older than 1 million years (Custonaci, north-western sector of Sicily)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Ruggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Lo Presti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti online della Societa Geologica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1165-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210Pb-226Ra chronology reveals rapid growth rate of Madrepora oculata and Lophelia pertusa on world's largest cold-water coral reef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.1253-1265. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-1253-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00691397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light and temperature effects on &amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;B and B / Ca ratios of the zooxanthellate coral Acropora sp.: results from culturing experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Juillet-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.4589-4605. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-4589-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00846648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene intermediate water variability in the northeastern Atlantic as recorded by deep-sea corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 313-314, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ESR/U-series data for the early Middle Pleistocene site of Isernia la Pineta, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falgueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Peretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.847-852. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radmeas.2011.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity controlled cold-water coral growth periods during the last glacial off Mauritania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eisele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebbeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. López Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 280 (1-4), pp.143-149. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2010.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northeastern Atlantic cold-water coral reefs and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freiwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wienberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eisele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 ((8):), pp.743-746. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31825.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkaline-earth metal and rare-earth element incorporation control by ionic radius and growth rate on a stalagmite from the Chauvet Cave, Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 290 (1-2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and accurate U–Th dating of ancient carbonates using inductively coupled plasma-quadrupole mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Eisele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 272 (1-4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt sea surface pH change at the end of the Younger Dryas in the central sub-equatorial Pacific inferred from boron isotope abundance in corals (Porites)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (8), pp.2445-2459. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-7-2445-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium isotopic composition of deep-sea corals from NE Atlantic : implications for past changes of hydrology during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (19-20), pp.2509-2517. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd isotopes in deep-sea corals in the North Eastern Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Freiwalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. H. Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (19-20), pp.2499-2508. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon behaviour in seawater and the brown algae Fucus serratus in the vicinity of the COGEMA La Hague spent fuel reprocessing plant (Goury)—France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (3), pp.355-368. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2004.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C and &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt; Th/U Dating of Surface Corals from the Marquesas and Vanuatu (Sub-Equatorial Pacific) in the 3000 to 15,000 Cal Yr Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ayliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Proceedings of the 18th International Radiocarbon Conference (Part 2 of 2), 46 (2), pp.551-566. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200035608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rainbow vent fluids (36°14′N, MAR): the influence of ultramafic rocks and phase separation on trace metal content in Mid-Atlantic Ridge hydrothermal fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H Oelkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F Jove Colon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (1-2), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(01)00351-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sources and distribution of radiocarbon in the vicinity of La Hague nuclear reprocessing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37 (C1), pp.C1-1271-C1-1276. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2002159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared geochemical signatures and the evolution of Menez Gwen (37°50′N) and Lucky Strike (37°17′N) hydrothermal fluids, south of the Azores Triple Junction on the Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean-Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Radford-Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 171 (1-2), pp.49-75. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00244-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement de l'arsenic (As) et de l'antimoine (Sb) dans les fluides provenant de différents systèmes hydrothermaux océaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Hureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Appriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 328 (2), pp.97-104. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(99)80004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium and rare earth elements in fluids from various deep-sea hydrothermal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 63 (5), pp.627-643. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(99)00024-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric investigation of the reactions of plutonium under estuarine conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fourest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74, pp.165-170. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.1996.74.special-issue.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins, domestications, diffusions of cotton cultivation and products in the Old World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium isotope composition as a provenance indicator for Nabataean cotton textiles from Hegra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dal-Prà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3Tex International Workshop “Archaeology and Archaeometry of Ancient Textiles: Analytical methods, conservation, and dissemination in textile research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03847701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle matière, une nouvelle culture : le coton en Arabie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Milon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIe Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03404660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the provenance of ancient cotton at Hegra, Saudi Arabia (end of the 1st c. BC-5th c. AD) using new, modern strontium isotope results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03338337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research update: the varied application of strontium isotopes to archaeological questions, from an early medieval Irish population to pre-Islamic cotton in Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin G. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irish Isotope Research Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodology of ICP-MS for femtosecond laser ablation for direct dating of ostrich eggshells via U-series disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmodée Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New chronological data at South African Middle Stone Age sites applying femtosecond laser ablation – ICPMS for u-series dating of marine shells, snail shells, ostrich eggshells and tooth enamels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmodée Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pécheyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pons-Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth rate of deep-sea Scleractinian corals (Madrepora oculata, Lophelia pertusa) inferred from 210Pb-226Ra chronology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon variability in Northeast Atlantic intermediate water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESR and ESR/U-series dating study of several middle Palaeolithic sites of Pleneuf-Val-Andre (Brittany, France): Piegu, Les Vallees and Nantois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falguères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingfeng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Dolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Luminescence and Electron Spin Resonance Dating (LED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oxford, United Kingdom. pp.424-429, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2012.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High acidification rate of the Norwegian Sea revealed by boron isotopes in the deep-sea coral Madrepora oculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason M. Hall-Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union (AGU) fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite intra-squelettique dans un Porites sp. vivant : impact sur les reconstitutions paléo-environnementales et potentiel processus de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E. Lazareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soares-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gonzalez-Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scleractinian Coral Skeletons as Natural Archives of Global Change: A Cross-Disciplinary Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Coral Reefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Springer Nature Switzerland, pp.21-39, 2025, Coral Reefs of the World, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-98584-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific bleaching prevalence of sampling sites (Islands)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R Voolstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyra Pikaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6511406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TARA Pacific CTAX colony morphological annotations release version 1_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinther Mitushasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Algostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Kitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6384774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Strontium isotope evidence for a trade network between southeastern Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86256-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03721919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific V9 18S rDNA metabarcoding dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Berney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5041070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 16S rRNA data analysis release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clayssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific metabarcoding sequencing (16S, 18S, ITS2) reference & replication tables version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/ZENODO.4073035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific ITS2 Symbiodiniaceae data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4061797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Pacific 18S-based coral host genetic analysis data release version 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C.C. Hume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Belser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4265266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuban coral traces annual hydrologically driven variability in δ234U values since the end of the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Greve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos M. Alonso-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gomez-Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From genome wide SNPs to genomic islands of differentiation: the quest for species diagnostic markers in two scleractinian corals,&amp;lt;i&amp;gt;Pocillopora&amp;lt;/i&amp;gt;and&amp;lt;i&amp;gt;Porites&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Deshuraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Beluche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancient Cotton Route: strontium isotopes support a trade network between southeast Arabia and India during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia E. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId606"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93621875"/>
+    <w:nsid w:val="D2704586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0299B127"/>
+    <w:nsid w:val="AA00CBCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65B33242"/>
+    <w:nsid w:val="5089CFD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="923C8646"/>
+    <w:nsid w:val="AA0FCC7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A33B0FC4"/>
+    <w:nsid w:val="303ECD5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4C9A0915"/>
+    <w:nsid w:val="62A084E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1093,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-douville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6673-1768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171629655" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F Grillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tirpitz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Reichert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70575" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Coulibaly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168552" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121884" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertaz Joffrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121954" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius F&#246;rstel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haurine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103127" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.08.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamilla Zamoum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00946-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alaguarda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Hermann Coulibaly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.899398" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Alonso-Hernandez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez Batista" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmila Helguera Pedraza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;n Hern&#225;ndez-Albernas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei D Rico-Esenaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1003749" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2021.104936" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stewart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Christopher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kucklick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Gutjahr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Foster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12364" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967981v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Altaratz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang-Yona" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0224.1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119411" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457924v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drugat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foliot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bordier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.08.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434889v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristan Cuny-Guirriec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.038" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaabane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez Correa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziveri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trotter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kallel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.01.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766524v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bertrant Bisse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ekomane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Takem Eyong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.03.028" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467917v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007410" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01839951v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Wu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04922-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.118" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900794v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bonneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007502" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507172v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631055v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00129" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584253v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stocchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonioli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pepe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lo Presti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.08.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meynadier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.022" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCGV80RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meynadier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006749" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Recanati" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Missenard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna-Jamme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.09.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841520v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169418" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793207v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.022" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD28KZ5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584219v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillerme" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.234" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584234v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Reghizzi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Gennari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lugli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicio Manzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.12.039" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253864v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares-Pereira" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.020" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869185v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dolo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.056" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415068v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assailly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7448" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1SZFPG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587432v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.08.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806234v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Borst" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.071" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806670v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert B. Vonhof" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourdin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.021" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805234v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805214v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frank" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2015.11.005" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02428406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.08.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468811v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Deng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Lin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.04.009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S65QRT8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517474v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#243;pez Correa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Trotter" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944151v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.09.038" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSXM5VH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495290v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed C. Hathorne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gagnon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Adkins" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20230" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Palmiotto" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corda" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ligi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cipriani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dick" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20279" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873429v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2013.01.012" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207818v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12012" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00810985v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Simon-Labric" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.036" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4XV92G4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873400v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coadic" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004296" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812533v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fox" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12013" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WRM294N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898837v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caruso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ruggieri" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243496v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Qingfeng" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Franck" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1001-7410.2012.03.14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691397v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Hall-Spencer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1253-2012" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00846648v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4589-2012" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674904v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Copard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Henderson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholten" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.047" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LMK5P3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551438v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freiwald" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Correa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wienberg" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eisele" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31825.1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470160v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebbeln" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.12.007" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC42W31F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472858v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgueres" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.03.026" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472999v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.08.006" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N1Q8SDH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511402v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.012" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD2K14SX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469187v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sall&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eisele" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.01.007" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WM6S7Z5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910404v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2445-2010" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511394v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freiwalde" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Gudmundsson" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2STG9M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470581v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2004.04.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF59PLNG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470587v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ayliffe" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200035608" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470633v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Charlou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H Oelkers" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F Jove Colon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(01)00351-5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR6R3Z2J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887748v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2002159" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497141v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Donval" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Radford-Knoery" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00244-8" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4CLF7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501051v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bienvenu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Charlou" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Donval" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(99)00024-1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E88F475F879D0C033282F7AE538E2B952BB9E8A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500984v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charlou" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Hureau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Appriou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80004-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z44SHJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001842v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.1996.74.special-issue.165" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847701v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404660v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03338337v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952525v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin G. Crowley" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Reynard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841739v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937663v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C." TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937635v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gonzalez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147605v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.013" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JG0KCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937605v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139666v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gonzalez-Roubaud" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411711v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98584-3_3" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384087v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C Hume" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Pikaar" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6511406" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059751v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Greve" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Alonso-Hernandez" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Batista" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-douville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6673-1768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171629655" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wiederkehr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Racunica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10159-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2026.123355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Le Corre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-Vi Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336327" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468862v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F Grillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tirpitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Reichert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canesi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70575" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Coulibaly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168552" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121884" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertaz Joffrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.121954" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R Voolstra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C C Hume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Armstrong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinther Mitushasi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44185-023-00020-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pousse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Djerbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38499-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.08.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie M Reddy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00942-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04171796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#234;-Hoang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38610-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Buitrago-L&#243;pez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Capasso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-023-02960-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04351509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E Ryan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1257482" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois-Dauphin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius F&#246;rstel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haurine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176296v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Veglia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalia Bistolas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Voolstra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04917-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176297v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Gavory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02204-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170119v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taviani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaros&#322;aw Stolarski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37598-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Agostini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01757-w" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205154v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamilla Zamoum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00946-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38502-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alaguarda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brajard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gninwoyo Eric Hermann Coulibaly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.899398" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M Alonso-Hernandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez Batista" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusmila Helguera Pedraza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#225;n Hern&#225;ndez-Albernas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei D Rico-Esenaro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058049v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Wu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1003749" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia E. Ryan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79675-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Stewart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Christopher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kucklick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12363" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238398v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2021.104936" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Duhamel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubois&#8208;dauphin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020pa004153" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026894v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Gutjahr" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Farmer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Foster" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12364" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624107v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106306" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967981v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Altaratz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trainic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lang-Yona" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0224.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467696v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119411" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457924v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drugat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foliot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bordier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.08.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434889v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristan Cuny-Guirriec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.038" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02402685v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000483" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaabane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez Correa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziveri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trotter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kallel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.01.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467917v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Missiaen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017GC007410" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01839951v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry C. Wu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04922-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806834v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.118" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766524v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bertrant Bisse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ekomane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Takem Eyong" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2018.03.028" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900794v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bonneau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007502" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Cornec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tribollet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00129" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507172v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.04.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584253v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stocchi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonioli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pepe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Lo Presti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.08.008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wienberg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-17-2017" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631040v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaojie Yu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Meynadier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.09.022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCGV80RQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511154v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meynadier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006749" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841520v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169418" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588347v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Recanati" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Missenard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Pinna-Jamme" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.09.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793207v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.08.022" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD28KZ5H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584234v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Reghizzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Gennari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Lugli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicio Manzi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.12.039" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584219v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Guillerme" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.234" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253864v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soares-Pereira" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brahmi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.12.020" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869185v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dolo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.056" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415068v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assailly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7448" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1SZFPG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587432v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.08.005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806234v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Borst" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.071" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806670v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Labuhn" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert B. Vonhof" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bourdin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.021" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805234v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.008" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805214v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Frank" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2015.11.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743097v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Clemente-Conte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00050845" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/795C3A230549CF7122840F76CCCCF7BD8A92D5B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02428406v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumont" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.08.001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468811v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Deng" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Lin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2014.04.009" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S65QRT8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517474v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias L&#243;pez Correa" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Trotter" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.02.005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00944151v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.09.038" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSXM5VH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470120v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Palmiotto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ligi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cipriani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dick" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20279" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495290v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed C. Hathorne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gagnon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Adkins" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20230" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873429v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2013.01.012" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207818v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Roddaz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12012" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00810985v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillaume" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Simon-Labric" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Martinod" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.036" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4XV92G4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873400v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coadic" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004296" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812533v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Mah&#233;o" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Herv&#233; Leloup" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fox" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12013" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WRM294N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243496v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Qingfeng" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Franck" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1001-7410.2012.03.14" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898837v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caruso" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ruggieri" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00691397v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M. Hall-Spencer" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-1253-2012" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00846648v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-4589-2012" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674904v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Copard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Henderson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scholten" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.047" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LMK5P3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472858v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgueres" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2011.03.026" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470160v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eisele" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frank" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wienberg" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebbeln" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.12.007" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC42W31F-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551438v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freiwald" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Correa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31825.1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472999v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.08.006" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N1Q8SDH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469187v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Sall&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Eisele" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.01.007" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WM6S7Z5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910404v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-2445-2010" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511402v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.012" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD2K14SX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511394v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freiwalde" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H. Gudmundsson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.025" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2STG9M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470581v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2004.04.003" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF59PLNG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470587v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ayliffe" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200035608" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470633v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Charlou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H Oelkers" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F Jove Colon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(01)00351-5" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR6R3Z2J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887748v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Baron" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2002159" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497141v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Donval" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Radford-Knoery" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00244-8" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4CLF7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500984v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charlou" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Hureau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Appriou" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(99)80004-4" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1Z44SHJW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501051v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bienvenu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Charlou" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Donval" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fouquet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(99)00024-1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E88F475F879D0C033282F7AE538E2B952BB9E8A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001842v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moulin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fourest" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.1996.74.special-issue.165" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03779202v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03847701v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03404660v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Milon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03338337v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952525v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin G. Crowley" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Reynard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841739v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937663v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C." TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937635v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gonzalez" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147605v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.013" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69JG0KCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937605v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139666v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gonzalez-Roubaud" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411711v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-98584-3_3" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384087v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C Hume" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyra Pikaar" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6511406" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384090v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Algostini" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kitano" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6384774" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721919v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86256-5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384095v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5041070" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384109v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Clayssen" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073269" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384100v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C.C. Hume" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/ZENODO.4073035" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384112v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4061797" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384097v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4265266" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059751v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Greve" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Alonso-Hernandez" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gomez-Batista" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195332v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Deshuraud" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ottaviani" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Beluche" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950476v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>