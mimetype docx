--- v0 (2026-03-24)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Duchaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum platacis sp. nov., Tenacibaculum vairaonense sp. nov. and Tenacibaculum polynesiense sp. nov. isolated from batfish (Platax orbicularis) in Tahiti Island, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.006605. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic characterization of Flavobacterium psychrophilum isolates retrieved from Turkish rainbow trout farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzet Burcin Saticioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Duman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soner Altun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihed Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (8), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfd.13961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation of foreign DNA overcomes the restriction barrier of Flavobacterium psychrophilum and allows efficient genetic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seada Sloboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinwei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01448-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host specificity and virulence of Flavobacterium psychrophilum: a comparative study in ayu (Plecoglossus altivelis) and rainbow trout (Oncorhynchus mykiss) hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zobellia alginiliquefaciens sp. nov., a novel member of the flavobacteria isolated from the epibiota of the brown alga Ericaria zosteroides (C. Agardh) Molinari & Guiry 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (6), pp.005924. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.005924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between a bacterial pathogen and its host in rainbow trout isogenic lines with contrasted susceptibility to Cold Water Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (7), pp.105140. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2023.105140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Genus Flavobacterium as a Reservoir for Fish-Pathogenic Bacterial Species: the Case of Flavobacterium collinsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzet Burcin Saticioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.02162-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Isolation of Virulent Tenacibaculum maritimum Isolates from Diseased Orbicular Batfish (Platax orbicularis) Farmed in Tahiti Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shital Swarup-Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarahu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic characterization of Tenacibaculum maritimum O‐antigen gene cluster and development of a multiplex PCR‐based serotyping scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarahu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Magariños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, identification, virulence potential and genomic features of Tenacibaculum piscium isolates recovered from Chilean salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Avendaño‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Saldarriaga‐cordoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan J Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse MALDI-TOF : un outil de diagnostic pour l’identification et le typage des bactéries pathogènes des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two functionally distinct heme/iron transport systems are virulence determinants of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lechardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1221-1241. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2022.2101197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Genetic Diversity in Flavobacterium psychrophilum Isolates from Healthy Rainbow Trout ( Oncorhynchus mykiss ) Farmed in the Same Watershed, Revealed by Two Typing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Navarro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Siekoula-Nguedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (2), pp.e01398-20. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01398-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable plant-based diets promote rainbow trout gut microbiota richness and do not alter resistance to bacterial infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Elena Pérez-Cobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-021-00107-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome architecture and regulation at environmental transitions in flavobacteria: the case of an important fish pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Mirauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-021-00029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining zebrafish microbiota reveals key community-level resistance against fish pathogen infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska A. Stressmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Bernal-Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaya Rendueles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.702-719. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00807-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological diversity in Flavobacterium psychrophilum: A critical update using isolates retrieved from Chilean salmon farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén E. Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Tapia-Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Irgang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (8), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfd.13199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure of Tenacibaculum maritimum, a serious bacterial pathogen of marine fish: from genome comparisons to high throughput MALDI-TOF typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00782-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type IX secretion system is required for virulence of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham H Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory D Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (16), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Performance and Adaptability of European Sea Bass (Dicentrarchus labrax) Gut Microbiota to Alternative Diets Free of Fish Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Dutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1346. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum piscium sp. nov., isolated from skin ulcers of sea-farmed fish, and description of Tenacibaculum finnmarkense sp. nov. with subdivision into genomovars finnmarkense and ulcerans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjørn Spilsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lagesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Gulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (12), pp.6079-6090. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteromonas fortis sp. nov., a non-flagellated bacterium specialized in the degradation of iota-carrageenan, and emended description of the genus Alteromonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Zonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Panse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (8), pp.2514-2521. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, Non paginé. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0451-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Novel Elastin-Degrading Enzyme from the Fish Pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (6), pp.e02535-18. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02535-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Tenacibaculum dicentrarchi and “Tenacibaculum finnmarkense” Highlights Intricate Evolution of Fish-Pathogenic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.452 - 457. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity and evolution of the fish pathogen flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Evidence of Algal Polysaccharide Degradation Acquisition by Pseudoalteromonas carrageenovora 9T to Adapt to Macroalgal Niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Matard-Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2740. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis reveals extensive genetic variety within Tenacibaculum spp. associated with ulcers in sea-farmed fish in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Gulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Steinum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan J. Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne K. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Flavobacteriumpsychrophilum Strain OSU THCO2-90, Used for Functional Genetic Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (23), 2 p. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01665-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Iridescent Marine Bacterium Cellulophaga lytica CECT 8139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Chapelais-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (36), pp.e00811-17. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00811-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complete Genome Sequence of the Fish Pathogen Tenacibaculum maritimum Provides Insights into Virulence Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1542. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Characterization of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt; Serotypes and Development of a Multiplex PCR-Based Serotyping Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lone Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Prechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than gliding: involvement of gldD and gldG in the virulence of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, Characterization and Virulence Potential of &amp;lt;em&amp;gt;Tenacibaculum dicentrarchi&amp;lt;/em&amp;gt; in Salmonid Cultures in Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Irgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreno-Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Markerless Deletion System for the Fish-Pathogenic Bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Guijarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0117969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, expansion and coexistence of epidemic Flavobacterium psychrophilum lineages in Chilean fish farms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Irgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 170 (3-4), pp.298-306. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis of the marine bacterial genus &amp;lt;em&amp;gt;Tenacibaculum&amp;lt;/em&amp;gt; suggests parallel evolution of fish pathogenicity and endemic colonization of aquaculture systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (17), pp.5503-14. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01177-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing Identifies epidemic clones of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt; in Nordic countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krister Sundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (9), pp.2728-36. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.04233-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the &amp;lt;em&amp;gt;Flavobacterium&amp;lt;/em&amp;gt; genus to the phylum &amp;lt;em&amp;gt;Bacteroidetes&amp;lt;/em&amp;gt;: genomic analysis of dnd gene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 348 (1), pp.26-35. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish pathogen Flavobacterium psychrophilum at whole-country and model river levels in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional responses of resistant and susceptible fish clones to the bacterial pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Flavobacterium indicum GPSTA100-9T, isolated from warm spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (11), pp.3024-3025. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00420-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Flavobacterium psychrophilum isolated from rainbow trout in France: predominance of a clonal complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Siekoula-Nguedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1-2), pp.169-78. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (Février), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kpzc-yx71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis and mutation effects of fpp2-fpp1 tandem genes encoding proteolytic extracellular enzymes of Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Reimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157, pp.1196 - 1204. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.046938-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Fish Pathogen Flavobacterium branchiophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (21), pp.7656 - 7662. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.05625-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01374942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Flavobacterium psychrophilum outer-membrane subproteome and identification of new antigenic targets for vaccine by immunomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154 (6), pp.1793-1801. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.2008/016600-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for mannose recognition by alectin from opportunistic bacteria Burkholderia cenocepacia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Malinovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margita Slavikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward P Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 411 (2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj20071276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (12), pp.3702-3709. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00244-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of a mannose-specific lectin from Burkholderia cenocepacia. Occurrence in bacteria of B. cepacia complex and comparison with PA-IIL from Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malinovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pokorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ep Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 411, pp.307-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74(12), pp.3702-3709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (7), pp.763 - 769. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flavobacterium psychrophilum OmpA, an outer membrane glycoprotein, induces a humoral response in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Lapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (5), pp.1461-1470. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03359.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactérioses des poissons d'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 160 (1), pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome comparison between Photorhabdus strains to identify genomic regions involved in the specificity of nematode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.809-814. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.188.2.809-814.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protective immune response is generated in rainbow trout by an OmpH-like surface antigen (P18) of Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott E. Lapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (7), pp.4845-4852. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00279-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a P2-related prophage remnant locus of Photorhabdus luminescens encoding an R-type phage tail-like particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific antiphagocytic function of the Photorhabdus luminescens type III secretion system during insect colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3), pp.363-371. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PhoP-PhoQ two-component regulatory system of Photorhabdus luminescens is essential for virulence in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Turlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (5), pp.1270-1279. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.186.5.1270-1279.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAAT-Box, contigs-Assembly and Annotation Tool-Box for genome sequencing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (5), pp.790-797. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btg490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03252411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the effectors of the type III secretion system among Photorhabdus species as revealed by genomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parkhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (13), pp.4376-4381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AstR–AstS, a new two-component signal transduction system, mediates swarming, adaptation to stationary phase and phenotypic variation in Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravuth Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Turlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 150 (4), pp.897-910. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.26563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the Effectors of the Type III Secretion System among Photorhabdus Species as Revealed by Genomic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Brugirard Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Parkhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (13), pp.4376-4381. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.186.13.4376-4381.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the entomopathogenic bacterium Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (11), pp.1307-1313. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, Characterization, and Regulation of a Cluster of Genes Involved in Carbapenem Biosynthesis in Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (8), pp.3780-3789. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.8.3780-3789.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ph1A hemolysin from the entomopathogenic bacterium Photorhabdus luminiescens belongs to the two-partner secretion family of hemolysins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (14), pp.3871-3878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Listeria Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 294 (5543), pp.849-852. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1063447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03252490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p53-dependent pathway of radio-induced apoptosis is altered in Fanconi anemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rosselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alapetite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-7992(94)90076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of an ubiquitously expressed cDNA encoding human dynamin II, a member of the large GTP-binding protein family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diatloff-Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.E. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 163 (2), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1119(95)00275-b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effects of DNA topoisomerase inhibitors on lymphoblasts from normal and Fanconi anemia donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rosselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Moustacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 325 (4), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-7992(94)90076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité de l'iode contre Flavobacterium psychotrophilum et recherche d'alternatives pour la désinfection des oeufs de truite et des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of several gliding proteins in the pathogenesis of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congreso de Microbiología del Medio Acuático</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oviedo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering regulatory networks of the fish pathogen Flavobacterium psychrophilum by primary transcriptome mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Mirauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Flavobacterium - Flavobacterium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering regulatory networks of the salmonid fish pathogen flavobacterium psychrophilum by primary transcriptome mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congress of European Microbiologist FEMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic bases of resistance [i]versus[/i] susceptibility to [i]Flavobacterium psychrophilum[/i] in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques MLST et PFGE pour l’étude de Flavobacterium psychrophilum sur isolats cliniques et non cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Nguedia-Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filières Piscicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation-wide and local diversity of the fish pathogen Flavobacterium psychrophilum in Japan revealed by MLST analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Flavobacterium indicum GPSTA100-9T, isolated from warm spring water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of Flavobacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavobactéries pathogènes des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the genetic diversity and population structure of Flavobacterium psychrophilum in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyunga Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Flavobacterium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Turku, FIN., Jun 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation-wide and local diversity of the fish pathogen Flavobacterium psychrophilum in Japan revealed by MLST analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Flavobacterium indicum GPSTA100-9T , isolated from warm spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries pathogènes des poissons du genre Flavobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactérioses des poissons d'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergey’s Manual of Systematics of Archaea and Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118960608.gbm00345.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan scientifique LA PLANÈTE REVISITÉE EN CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris. 2023, pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL associated to bacterial cold water disease in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Sebastian, Spain. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into genetic diversity and population structure of Flavobacterium psychrophilum in France via an MLST approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyunga Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Bacteriology and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Istanbul, Turkey. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequence of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Madrid, Spain. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Duchaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenaci_Confocal data.zip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed, Sabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueneau, Virgile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochat, Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fradet, Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leclercq, Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Data Gouv France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/rfjlim⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic characterization of Flavobacterium psychrophilum isolates retrieved from Turkish rainbow trout farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzet Burcin Saticioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Duman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soner Altun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihed Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (8), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfd.13961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation of foreign DNA overcomes the restriction barrier of Flavobacterium psychrophilum and allows efficient genetic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seada Sloboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinwei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01448-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum platacis sp. nov., Tenacibaculum vairaonense sp. nov. and Tenacibaculum polynesiense sp. nov. isolated from batfish (Platax orbicularis) in Tahiti Island, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.006605. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host specificity and virulence of Flavobacterium psychrophilum: a comparative study in ayu (Plecoglossus altivelis) and rainbow trout (Oncorhynchus mykiss) hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zobellia alginiliquefaciens sp. nov., a novel member of the flavobacteria isolated from the epibiota of the brown alga Ericaria zosteroides (C. Agardh) Molinari & Guiry 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (6), pp.005924. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.005924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between a bacterial pathogen and its host in rainbow trout isogenic lines with contrasted susceptibility to Cold Water Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (7), pp.105140. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2023.105140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Genus Flavobacterium as a Reservoir for Fish-Pathogenic Bacterial Species: the Case of Flavobacterium collinsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzet Burcin Saticioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (4), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.02162-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse MALDI-TOF : un outil de diagnostic pour l’identification et le typage des bactéries pathogènes des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic characterization of Tenacibaculum maritimum O‐antigen gene cluster and development of a multiplex PCR‐based serotyping scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarahu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Magariños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, identification, virulence potential and genomic features of Tenacibaculum piscium isolates recovered from Chilean salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Avendaño‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Saldarriaga‐cordoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan J Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two functionally distinct heme/iron transport systems are virulence determinants of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lechardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1221-1241. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2022.2101197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Isolation of Virulent Tenacibaculum maritimum Isolates from Diseased Orbicular Batfish (Platax orbicularis) Farmed in Tahiti Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shital Swarup-Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarahu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome architecture and regulation at environmental transitions in flavobacteria: the case of an important fish pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Mirauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-021-00029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining zebrafish microbiota reveals key community-level resistance against fish pathogen infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska A. Stressmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Bernal-Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaya Rendueles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.702-719. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00807-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Genetic Diversity in Flavobacterium psychrophilum Isolates from Healthy Rainbow Trout ( Oncorhynchus mykiss ) Farmed in the Same Watershed, Revealed by Two Typing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Navarro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Siekoula-Nguedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (2), pp.e01398-20. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01398-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable plant-based diets promote rainbow trout gut microbiota richness and do not alter resistance to bacterial infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Elena Pérez-Cobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-021-00107-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological diversity in Flavobacterium psychrophilum: A critical update using isolates retrieved from Chilean salmon farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén E. Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Tapia-Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Irgang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (8), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfd.13199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type IX secretion system is required for virulence of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham H Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory D Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (16), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure of Tenacibaculum maritimum, a serious bacterial pathogen of marine fish: from genome comparisons to high throughput MALDI-TOF typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00782-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Performance and Adaptability of European Sea Bass (Dicentrarchus labrax) Gut Microbiota to Alternative Diets Free of Fish Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Dutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1346. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum piscium sp. nov., isolated from skin ulcers of sea-farmed fish, and description of Tenacibaculum finnmarkense sp. nov. with subdivision into genomovars finnmarkense and ulcerans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjørn Spilsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lagesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Gulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (12), pp.6079-6090. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Novel Elastin-Degrading Enzyme from the Fish Pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (6), pp.e02535-18. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02535-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteromonas fortis sp. nov., a non-flagellated bacterium specialized in the degradation of iota-carrageenan, and emended description of the genus Alteromonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Zonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Panse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (8), pp.2514-2521. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, Non paginé. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0451-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Tenacibaculum dicentrarchi and “Tenacibaculum finnmarkense” Highlights Intricate Evolution of Fish-Pathogenic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.452 - 457. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity and evolution of the fish pathogen flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Evidence of Algal Polysaccharide Degradation Acquisition by Pseudoalteromonas carrageenovora 9T to Adapt to Macroalgal Niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Matard-Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2740. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Flavobacteriumpsychrophilum Strain OSU THCO2-90, Used for Functional Genetic Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (23), 2 p. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01665-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Iridescent Marine Bacterium Cellulophaga lytica CECT 8139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Chapelais-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (36), pp.e00811-17. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00811-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complete Genome Sequence of the Fish Pathogen Tenacibaculum maritimum Provides Insights into Virulence Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1542. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis reveals extensive genetic variety within Tenacibaculum spp. associated with ulcers in sea-farmed fish in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Gulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Steinum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan J. Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne K. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Characterization of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt; Serotypes and Development of a Multiplex PCR-Based Serotyping Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lone Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Prechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than gliding: involvement of gldD and gldG in the virulence of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, Characterization and Virulence Potential of &amp;lt;em&amp;gt;Tenacibaculum dicentrarchi&amp;lt;/em&amp;gt; in Salmonid Cultures in Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Irgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreno-Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Markerless Deletion System for the Fish-Pathogenic Bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Guijarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0117969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis of the marine bacterial genus &amp;lt;em&amp;gt;Tenacibaculum&amp;lt;/em&amp;gt; suggests parallel evolution of fish pathogenicity and endemic colonization of aquaculture systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (17), pp.5503-14. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01177-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing Identifies epidemic clones of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt; in Nordic countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krister Sundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (9), pp.2728-36. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.04233-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, expansion and coexistence of epidemic Flavobacterium psychrophilum lineages in Chilean fish farms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Irgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 170 (3-4), pp.298-306. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the &amp;lt;em&amp;gt;Flavobacterium&amp;lt;/em&amp;gt; genus to the phylum &amp;lt;em&amp;gt;Bacteroidetes&amp;lt;/em&amp;gt;: genomic analysis of dnd gene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 348 (1), pp.26-35. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish pathogen Flavobacterium psychrophilum at whole-country and model river levels in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional responses of resistant and susceptible fish clones to the bacterial pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Flavobacterium indicum GPSTA100-9T, isolated from warm spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (11), pp.3024-3025. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00420-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Flavobacterium psychrophilum isolated from rainbow trout in France: predominance of a clonal complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Siekoula-Nguedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1-2), pp.169-78. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (Février), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kpzc-yx71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis and mutation effects of fpp2-fpp1 tandem genes encoding proteolytic extracellular enzymes of Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Reimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157, pp.1196 - 1204. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.046938-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Fish Pathogen Flavobacterium branchiophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (21), pp.7656 - 7662. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.05625-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01374942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of a mannose-specific lectin from Burkholderia cenocepacia. Occurrence in bacteria of B. cepacia complex and comparison with PA-IIL from Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malinovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pokorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ep Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 411, pp.307-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (12), pp.3702-3709. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00244-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for mannose recognition by alectin from opportunistic bacteria Burkholderia cenocepacia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Malinovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margita Slavikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward P Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 411 (2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj20071276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74(12), pp.3702-3709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Flavobacterium psychrophilum outer-membrane subproteome and identification of new antigenic targets for vaccine by immunomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154 (6), pp.1793-1801. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.2008/016600-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flavobacterium psychrophilum OmpA, an outer membrane glycoprotein, induces a humoral response in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Lapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (5), pp.1461-1470. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03359.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactérioses des poissons d'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 160 (1), pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (7), pp.763 - 769. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protective immune response is generated in rainbow trout by an OmpH-like surface antigen (P18) of Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott E. Lapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (7), pp.4845-4852. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00279-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome comparison between Photorhabdus strains to identify genomic regions involved in the specificity of nematode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.809-814. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.188.2.809-814.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PhoP-PhoQ two-component regulatory system of Photorhabdus luminescens is essential for virulence in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Turlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (5), pp.1270-1279. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.186.5.1270-1279.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific antiphagocytic function of the Photorhabdus luminescens type III secretion system during insect colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3), pp.363-371. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAAT-Box, contigs-Assembly and Annotation Tool-Box for genome sequencing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (5), pp.790-797. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btg490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03252411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the effectors of the type III secretion system among Photorhabdus species as revealed by genomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parkhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (13), pp.4376-4381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AstR–AstS, a new two-component signal transduction system, mediates swarming, adaptation to stationary phase and phenotypic variation in Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravuth Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Turlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 150 (4), pp.897-910. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.26563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the Effectors of the Type III Secretion System among Photorhabdus Species as Revealed by Genomic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Brugirard Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Parkhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (13), pp.4376-4381. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.186.13.4376-4381.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a P2-related prophage remnant locus of Photorhabdus luminescens encoding an R-type phage tail-like particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the entomopathogenic bacterium Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (11), pp.1307-1313. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, Characterization, and Regulation of a Cluster of Genes Involved in Carbapenem Biosynthesis in Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (8), pp.3780-3789. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.8.3780-3789.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ph1A hemolysin from the entomopathogenic bacterium Photorhabdus luminiescens belongs to the two-partner secretion family of hemolysins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (14), pp.3871-3878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Listeria Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 294 (5543), pp.849-852. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1063447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03252490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of an ubiquitously expressed cDNA encoding human dynamin II, a member of the large GTP-binding protein family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diatloff-Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.E. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 163 (2), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1119(95)00275-b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p53-dependent pathway of radio-induced apoptosis is altered in Fanconi anemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rosselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alapetite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-7992(94)90076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effects of DNA topoisomerase inhibitors on lymphoblasts from normal and Fanconi anemia donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rosselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Moustacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 325 (4), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-7992(94)90076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité de l'iode contre Flavobacterium psychotrophilum et recherche d'alternatives pour la désinfection des oeufs de truite et des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of several gliding proteins in the pathogenesis of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congreso de Microbiología del Medio Acuático</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oviedo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering regulatory networks of the salmonid fish pathogen flavobacterium psychrophilum by primary transcriptome mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congress of European Microbiologist FEMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering regulatory networks of the fish pathogen Flavobacterium psychrophilum by primary transcriptome mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Mirauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Flavobacterium - Flavobacterium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques MLST et PFGE pour l’étude de Flavobacterium psychrophilum sur isolats cliniques et non cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Nguedia-Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filières Piscicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic bases of resistance [i]versus[/i] susceptibility to [i]Flavobacterium psychrophilum[/i] in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the genetic diversity and population structure of Flavobacterium psychrophilum in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyunga Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Flavobacterium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Turku, FIN., Jun 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavobactéries pathogènes des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of Flavobacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation-wide and local diversity of the fish pathogen Flavobacterium psychrophilum in Japan revealed by MLST analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Flavobacterium indicum GPSTA100-9T , isolated from warm spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation-wide and local diversity of the fish pathogen Flavobacterium psychrophilum in Japan revealed by MLST analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Flavobacterium indicum GPSTA100-9T, isolated from warm spring water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries pathogènes des poissons du genre Flavobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactérioses des poissons d'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergey’s Manual of Systematics of Archaea and Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118960608.gbm00345.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan scientifique LA PLANÈTE REVISITÉE EN CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris. 2023, pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL associated to bacterial cold water disease in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Sebastian, Spain. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into genetic diversity and population structure of Flavobacterium psychrophilum in France via an MLST approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyunga Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Bacteriology and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Istanbul, Turkey. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequence of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Madrid, Spain. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzet Burcin Saticioglu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Duman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soner Altun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ajmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seada Sloboda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Ge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wiens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01448-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Fujiwara-Nagata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01326-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04199452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005924" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02162-22" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shital Swarup-Gaucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rarahu David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Magari&#241;os" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14637" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Avenda&#241;o&#8208;herrera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berit Olsen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Saldarriaga&#8208;cordoba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J Colquhoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Reyes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14606" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art17" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Zhu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerouault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2022.2101197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Siekoula-Nguedia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01398-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena P&#233;rez-Cobas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00107-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Mirauta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00029-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240899v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Stressmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez-Pascual" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Audrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00807-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938415v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n E. Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tapia-Cammas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Irgang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00782-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham H Mohammed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Wiens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00799-20" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091346" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Spilsberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Nilsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lagesen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Gulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004501" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Zonta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003533" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0451-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nilsen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bridel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02535-18" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Berit Olsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0431-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Habib" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00138" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944299v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02740" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Steinum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J. Colquhoun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne K. Nilsen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.04.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607798v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez Pascual" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01665-16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681826v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Chapelais-Baron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00811-17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lunazzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Rouy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01542" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Dalsgaard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Madsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01752" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther G&#243;mez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02168" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irgang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandoval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreno-Lira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12464" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z70MVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636785v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Alvarez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Guijarro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117969" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Godoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.02.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01177-14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Sundell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04233-13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647249v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12239" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Eguchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-34" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. M. Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039126" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00420-12" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Siekoula-Nguedia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.07.022" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645914v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M&#233;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Reimundo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046938-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374942v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touchon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bernardet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05625-11" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659456v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/016600-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479454v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lameignere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Malinovska" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margita Slavikova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P Mitchell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20071276" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666961v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00244-08" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653241v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lameignere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malinovska" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pokorna" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ep Mitchell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419599v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mondot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchenot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1313" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Lapatra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claverol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Henaff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03359.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658588v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Canoy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.2.809-814.2006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668714v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Lapatra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00279-06" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671482v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682741v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kunst" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00466.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681185v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.5.1270-1279.2004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangeul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchrieser" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duchaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg490" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673207v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkhill" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858698v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Turlin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26563-0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075907v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parkhill" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.13.4376-4381.2004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.8.3780-3789.2002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252490v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amend" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063447" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039257v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rosselli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ridet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soussi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alapetite" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-7992(94)90076-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18C85NM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039282v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diatloff-Zito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E. Gordon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00275-b" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVF37N32-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039230v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Moustacchi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795995v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535372v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204480v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194147v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744351v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Nguedia-Siekoula" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805452v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746989v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746549v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803186v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804836v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyunga Siekoula" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744914v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809853v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823179v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822633v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279742v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm00345.pub2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194151v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806184v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818503v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812810v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed, Sabit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueneau, Virgile" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat, Tatiana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fradet, Benjamin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclercq, Eric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/rfjlim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzet Burcin Saticioglu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Duman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soner Altun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ajmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seada Sloboda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Ge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wiens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01448-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006605" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Fujiwara-Nagata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01326-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04199452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005924" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02162-22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rarahu David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Magari&#241;os" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14637" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Avenda&#241;o&#8208;herrera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berit Olsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Saldarriaga&#8208;cordoba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J Colquhoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Reyes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerouault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2022.2101197" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shital Swarup-Gaucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020131" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Mirauta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00029-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240899v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Stressmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez-Pascual" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Audrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00807-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Siekoula-Nguedia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01398-20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena P&#233;rez-Cobas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernardet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00107-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n E. Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tapia-Cammas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Irgang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham H Mohammed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Wiens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00799-20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00782-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091346" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Spilsberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Nilsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lagesen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Gulla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004501" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nilsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bridel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02535-18" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Zonta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003533" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618168v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0451-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Berit Olsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0431-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629284v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Habib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00138" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02740" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez Pascual" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01665-16" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Chapelais-Baron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00811-17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585129v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lunazzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Rouy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01542" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Steinum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J. Colquhoun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne K. Nilsen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.04.028" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619160v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Dalsgaard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Madsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01752" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther G&#243;mez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irgang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandoval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreno-Lira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12464" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z70MVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636785v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Alvarez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Guijarro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117969" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01177-14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638849v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Sundell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04233-13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Godoy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.02.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647249v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12239" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651630v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Eguchi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-34" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. M. Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039126" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643519v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00420-12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652398v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Siekoula-Nguedia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.07.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645914v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M&#233;ndez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Reimundo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046938-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374942v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bernardet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05625-11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653241v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lameignere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malinovska" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pokorna" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ep Mitchell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666961v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00244-08" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479454v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lameignere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Malinovska" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margita Slavikova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P Mitchell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20071276" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mondot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchenot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659456v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orieux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/016600-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Lapatra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claverol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Henaff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03359.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655889v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666599v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1313" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668714v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Lapatra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00279-06" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658588v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Canoy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.2.809-814.2006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681185v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kunst" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.5.1270-1279.2004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682741v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00466.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252411v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangeul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchrieser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duchaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg490" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673207v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkhill" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858698v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Turlin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26563-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075907v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parkhill" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.13.4376-4381.2004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671482v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858740v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.8.3780-3789.2002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676662v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252490v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amend" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063447" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039282v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diatloff-Zito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E. Gordon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00275-b" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVF37N32-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039257v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rosselli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ridet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soussi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alapetite" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-7992(94)90076-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18C85NM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039230v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Moustacchi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741850v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795995v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204480v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535372v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744351v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Nguedia-Siekoula" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194147v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804836v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyunga Siekoula" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803186v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746549v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744914v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809853v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805452v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746989v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823179v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822633v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279742v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm00345.pub2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194151v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806184v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818503v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812810v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>