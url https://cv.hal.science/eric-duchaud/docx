--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Duchaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenaci_Confocal data.zip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed, Sabit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueneau, Virgile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochat, Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fradet, Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leclercq, Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche Data Gouv France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/rfjlim⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic characterization of Flavobacterium psychrophilum isolates retrieved from Turkish rainbow trout farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzet Burcin Saticioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Duman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soner Altun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihed Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (8), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfd.13961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation of foreign DNA overcomes the restriction barrier of Flavobacterium psychrophilum and allows efficient genetic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seada Sloboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinwei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01448-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum platacis sp. nov., Tenacibaculum vairaonense sp. nov. and Tenacibaculum polynesiense sp. nov. isolated from batfish (Platax orbicularis) in Tahiti Island, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.006605. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host specificity and virulence of Flavobacterium psychrophilum: a comparative study in ayu (Plecoglossus altivelis) and rainbow trout (Oncorhynchus mykiss) hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zobellia alginiliquefaciens sp. nov., a novel member of the flavobacteria isolated from the epibiota of the brown alga Ericaria zosteroides (C. Agardh) Molinari & Guiry 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (6), pp.005924. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.005924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between a bacterial pathogen and its host in rainbow trout isogenic lines with contrasted susceptibility to Cold Water Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (7), pp.105140. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2023.105140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Genus Flavobacterium as a Reservoir for Fish-Pathogenic Bacterial Species: the Case of Flavobacterium collinsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzet Burcin Saticioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (4), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.02162-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse MALDI-TOF : un outil de diagnostic pour l’identification et le typage des bactéries pathogènes des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic characterization of Tenacibaculum maritimum O‐antigen gene cluster and development of a multiplex PCR‐based serotyping scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarahu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Magariños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, identification, virulence potential and genomic features of Tenacibaculum piscium isolates recovered from Chilean salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Avendaño‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Saldarriaga‐cordoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan J Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two functionally distinct heme/iron transport systems are virulence determinants of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lechardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1221-1241. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2022.2101197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Isolation of Virulent Tenacibaculum maritimum Isolates from Diseased Orbicular Batfish (Platax orbicularis) Farmed in Tahiti Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shital Swarup-Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarahu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome architecture and regulation at environmental transitions in flavobacteria: the case of an important fish pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Mirauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-021-00029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining zebrafish microbiota reveals key community-level resistance against fish pathogen infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska A. Stressmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Bernal-Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaya Rendueles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.702-719. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00807-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Genetic Diversity in Flavobacterium psychrophilum Isolates from Healthy Rainbow Trout ( Oncorhynchus mykiss ) Farmed in the Same Watershed, Revealed by Two Typing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Navarro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Siekoula-Nguedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (2), pp.e01398-20. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01398-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable plant-based diets promote rainbow trout gut microbiota richness and do not alter resistance to bacterial infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Elena Pérez-Cobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-021-00107-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological diversity in Flavobacterium psychrophilum: A critical update using isolates retrieved from Chilean salmon farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén E. Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Tapia-Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Irgang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (8), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfd.13199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type IX secretion system is required for virulence of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham H Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory D Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (16), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure of Tenacibaculum maritimum, a serious bacterial pathogen of marine fish: from genome comparisons to high throughput MALDI-TOF typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00782-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Performance and Adaptability of European Sea Bass (Dicentrarchus labrax) Gut Microbiota to Alternative Diets Free of Fish Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Dutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1346. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum piscium sp. nov., isolated from skin ulcers of sea-farmed fish, and description of Tenacibaculum finnmarkense sp. nov. with subdivision into genomovars finnmarkense and ulcerans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjørn Spilsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lagesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Gulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (12), pp.6079-6090. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Novel Elastin-Degrading Enzyme from the Fish Pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (6), pp.e02535-18. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02535-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteromonas fortis sp. nov., a non-flagellated bacterium specialized in the degradation of iota-carrageenan, and emended description of the genus Alteromonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Zonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Panse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (8), pp.2514-2521. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, Non paginé. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0451-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Tenacibaculum dicentrarchi and “Tenacibaculum finnmarkense” Highlights Intricate Evolution of Fish-Pathogenic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.452 - 457. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity and evolution of the fish pathogen flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Evidence of Algal Polysaccharide Degradation Acquisition by Pseudoalteromonas carrageenovora 9T to Adapt to Macroalgal Niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Matard-Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2740. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Flavobacteriumpsychrophilum Strain OSU THCO2-90, Used for Functional Genetic Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (23), 2 p. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01665-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Iridescent Marine Bacterium Cellulophaga lytica CECT 8139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Chapelais-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (36), pp.e00811-17. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00811-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complete Genome Sequence of the Fish Pathogen Tenacibaculum maritimum Provides Insights into Virulence Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1542. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis reveals extensive genetic variety within Tenacibaculum spp. associated with ulcers in sea-farmed fish in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Gulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Steinum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan J. Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne K. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Characterization of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt; Serotypes and Development of a Multiplex PCR-Based Serotyping Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lone Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Prechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than gliding: involvement of gldD and gldG in the virulence of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, Characterization and Virulence Potential of &amp;lt;em&amp;gt;Tenacibaculum dicentrarchi&amp;lt;/em&amp;gt; in Salmonid Cultures in Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Irgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreno-Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Markerless Deletion System for the Fish-Pathogenic Bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Guijarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0117969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis of the marine bacterial genus &amp;lt;em&amp;gt;Tenacibaculum&amp;lt;/em&amp;gt; suggests parallel evolution of fish pathogenicity and endemic colonization of aquaculture systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (17), pp.5503-14. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01177-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing Identifies epidemic clones of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt; in Nordic countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krister Sundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (9), pp.2728-36. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.04233-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, expansion and coexistence of epidemic Flavobacterium psychrophilum lineages in Chilean fish farms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Irgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 170 (3-4), pp.298-306. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the &amp;lt;em&amp;gt;Flavobacterium&amp;lt;/em&amp;gt; genus to the phylum &amp;lt;em&amp;gt;Bacteroidetes&amp;lt;/em&amp;gt;: genomic analysis of dnd gene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 348 (1), pp.26-35. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish pathogen Flavobacterium psychrophilum at whole-country and model river levels in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional responses of resistant and susceptible fish clones to the bacterial pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Flavobacterium indicum GPSTA100-9T, isolated from warm spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (11), pp.3024-3025. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00420-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Flavobacterium psychrophilum isolated from rainbow trout in France: predominance of a clonal complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Siekoula-Nguedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1-2), pp.169-78. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (Février), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kpzc-yx71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis and mutation effects of fpp2-fpp1 tandem genes encoding proteolytic extracellular enzymes of Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Reimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157, pp.1196 - 1204. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.046938-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Fish Pathogen Flavobacterium branchiophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (21), pp.7656 - 7662. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.05625-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01374942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of a mannose-specific lectin from Burkholderia cenocepacia. Occurrence in bacteria of B. cepacia complex and comparison with PA-IIL from Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malinovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pokorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ep Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 411, pp.307-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (12), pp.3702-3709. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00244-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for mannose recognition by alectin from opportunistic bacteria Burkholderia cenocepacia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Malinovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margita Slavikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward P Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 411 (2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj20071276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74(12), pp.3702-3709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Flavobacterium psychrophilum outer-membrane subproteome and identification of new antigenic targets for vaccine by immunomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154 (6), pp.1793-1801. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.2008/016600-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flavobacterium psychrophilum OmpA, an outer membrane glycoprotein, induces a humoral response in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Lapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (5), pp.1461-1470. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03359.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactérioses des poissons d'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 160 (1), pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (7), pp.763 - 769. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protective immune response is generated in rainbow trout by an OmpH-like surface antigen (P18) of Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott E. Lapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (7), pp.4845-4852. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00279-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome comparison between Photorhabdus strains to identify genomic regions involved in the specificity of nematode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.809-814. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.188.2.809-814.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PhoP-PhoQ two-component regulatory system of Photorhabdus luminescens is essential for virulence in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Turlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (5), pp.1270-1279. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.186.5.1270-1279.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific antiphagocytic function of the Photorhabdus luminescens type III secretion system during insect colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3), pp.363-371. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAAT-Box, contigs-Assembly and Annotation Tool-Box for genome sequencing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (5), pp.790-797. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btg490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03252411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the effectors of the type III secretion system among Photorhabdus species as revealed by genomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parkhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (13), pp.4376-4381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AstR–AstS, a new two-component signal transduction system, mediates swarming, adaptation to stationary phase and phenotypic variation in Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravuth Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Turlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 150 (4), pp.897-910. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.26563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the Effectors of the Type III Secretion System among Photorhabdus Species as Revealed by Genomic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Brugirard Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Parkhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (13), pp.4376-4381. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.186.13.4376-4381.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a P2-related prophage remnant locus of Photorhabdus luminescens encoding an R-type phage tail-like particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the entomopathogenic bacterium Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (11), pp.1307-1313. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, Characterization, and Regulation of a Cluster of Genes Involved in Carbapenem Biosynthesis in Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (8), pp.3780-3789. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.8.3780-3789.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ph1A hemolysin from the entomopathogenic bacterium Photorhabdus luminiescens belongs to the two-partner secretion family of hemolysins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (14), pp.3871-3878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Listeria Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 294 (5543), pp.849-852. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1063447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03252490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of an ubiquitously expressed cDNA encoding human dynamin II, a member of the large GTP-binding protein family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diatloff-Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.E. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 163 (2), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1119(95)00275-b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p53-dependent pathway of radio-induced apoptosis is altered in Fanconi anemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rosselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alapetite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-7992(94)90076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effects of DNA topoisomerase inhibitors on lymphoblasts from normal and Fanconi anemia donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rosselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Moustacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 325 (4), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-7992(94)90076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité de l'iode contre Flavobacterium psychotrophilum et recherche d'alternatives pour la désinfection des oeufs de truite et des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of several gliding proteins in the pathogenesis of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congreso de Microbiología del Medio Acuático</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oviedo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering regulatory networks of the salmonid fish pathogen flavobacterium psychrophilum by primary transcriptome mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congress of European Microbiologist FEMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering regulatory networks of the fish pathogen Flavobacterium psychrophilum by primary transcriptome mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Mirauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Flavobacterium - Flavobacterium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques MLST et PFGE pour l’étude de Flavobacterium psychrophilum sur isolats cliniques et non cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Nguedia-Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filières Piscicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic bases of resistance [i]versus[/i] susceptibility to [i]Flavobacterium psychrophilum[/i] in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the genetic diversity and population structure of Flavobacterium psychrophilum in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyunga Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Flavobacterium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Turku, FIN., Jun 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavobactéries pathogènes des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of Flavobacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation-wide and local diversity of the fish pathogen Flavobacterium psychrophilum in Japan revealed by MLST analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Flavobacterium indicum GPSTA100-9T , isolated from warm spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation-wide and local diversity of the fish pathogen Flavobacterium psychrophilum in Japan revealed by MLST analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Flavobacterium indicum GPSTA100-9T, isolated from warm spring water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries pathogènes des poissons du genre Flavobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactérioses des poissons d'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergey’s Manual of Systematics of Archaea and Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118960608.gbm00345.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan scientifique LA PLANÈTE REVISITÉE EN CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris. 2023, pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL associated to bacterial cold water disease in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Sebastian, Spain. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into genetic diversity and population structure of Flavobacterium psychrophilum in France via an MLST approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyunga Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Bacteriology and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Istanbul, Turkey. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequence of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Madrid, Spain. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId400"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Duchaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum platacis sp. nov., Tenacibaculum vairaonense sp. nov. and Tenacibaculum polynesiense sp. nov. isolated from batfish (Platax orbicularis) in Tahiti Island, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.006605. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic characterization of Flavobacterium psychrophilum isolates retrieved from Turkish rainbow trout farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzet Burcin Saticioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Duman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soner Altun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihed Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (8), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfd.13961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation of foreign DNA overcomes the restriction barrier of Flavobacterium psychrophilum and allows efficient genetic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seada Sloboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinwei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01448-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host specificity and virulence of Flavobacterium psychrophilum: a comparative study in ayu (Plecoglossus altivelis) and rainbow trout (Oncorhynchus mykiss) hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zobellia alginiliquefaciens sp. nov., a novel member of the flavobacteria isolated from the epibiota of the brown alga Ericaria zosteroides (C. Agardh) Molinari & Guiry 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (6), pp.005924. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.005924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between a bacterial pathogen and its host in rainbow trout isogenic lines with contrasted susceptibility to Cold Water Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (7), pp.105140. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2023.105140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Genus Flavobacterium as a Reservoir for Fish-Pathogenic Bacterial Species: the Case of Flavobacterium collinsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzet Burcin Saticioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.02162-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Isolation of Virulent Tenacibaculum maritimum Isolates from Diseased Orbicular Batfish (Platax orbicularis) Farmed in Tahiti Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shital Swarup-Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarahu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse MALDI-TOF : un outil de diagnostic pour l’identification et le typage des bactéries pathogènes des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic characterization of Tenacibaculum maritimum O‐antigen gene cluster and development of a multiplex PCR‐based serotyping scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarahu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Magariños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, identification, virulence potential and genomic features of Tenacibaculum piscium isolates recovered from Chilean salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Avendaño‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Saldarriaga‐cordoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan J Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two functionally distinct heme/iron transport systems are virulence determinants of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lechardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1221-1241. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2022.2101197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Genetic Diversity in Flavobacterium psychrophilum Isolates from Healthy Rainbow Trout ( Oncorhynchus mykiss ) Farmed in the Same Watershed, Revealed by Two Typing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Navarro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Siekoula-Nguedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (2), pp.e01398-20. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01398-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable plant-based diets promote rainbow trout gut microbiota richness and do not alter resistance to bacterial infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Elena Pérez-Cobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-021-00107-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome architecture and regulation at environmental transitions in flavobacteria: the case of an important fish pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Mirauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-021-00029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining zebrafish microbiota reveals key community-level resistance against fish pathogen infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska A. Stressmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Bernal-Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaya Rendueles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.702-719. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00807-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological diversity in Flavobacterium psychrophilum: A critical update using isolates retrieved from Chilean salmon farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén E. Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Tapia-Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Irgang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (8), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfd.13199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure of Tenacibaculum maritimum, a serious bacterial pathogen of marine fish: from genome comparisons to high throughput MALDI-TOF typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00782-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type IX secretion system is required for virulence of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham H Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory D Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (16), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Performance and Adaptability of European Sea Bass (Dicentrarchus labrax) Gut Microbiota to Alternative Diets Free of Fish Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Dutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1346. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum piscium sp. nov., isolated from skin ulcers of sea-farmed fish, and description of Tenacibaculum finnmarkense sp. nov. with subdivision into genomovars finnmarkense and ulcerans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjørn Spilsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lagesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Gulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (12), pp.6079-6090. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Novel Elastin-Degrading Enzyme from the Fish Pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (6), pp.e02535-18. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02535-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteromonas fortis sp. nov., a non-flagellated bacterium specialized in the degradation of iota-carrageenan, and emended description of the genus Alteromonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Zonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Panse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (8), pp.2514-2521. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, Non paginé. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0451-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Tenacibaculum dicentrarchi and “Tenacibaculum finnmarkense” Highlights Intricate Evolution of Fish-Pathogenic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.452 - 457. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity and evolution of the fish pathogen flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Evidence of Algal Polysaccharide Degradation Acquisition by Pseudoalteromonas carrageenovora 9T to Adapt to Macroalgal Niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Matard-Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2740. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Flavobacteriumpsychrophilum Strain OSU THCO2-90, Used for Functional Genetic Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (23), 2 p. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01665-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Iridescent Marine Bacterium Cellulophaga lytica CECT 8139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Chapelais-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (36), pp.e00811-17. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00811-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complete Genome Sequence of the Fish Pathogen Tenacibaculum maritimum Provides Insights into Virulence Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1542. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis reveals extensive genetic variety within Tenacibaculum spp. associated with ulcers in sea-farmed fish in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Gulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Steinum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan J. Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne K. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Characterization of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt; Serotypes and Development of a Multiplex PCR-Based Serotyping Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lone Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Prechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than gliding: involvement of gldD and gldG in the virulence of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, Characterization and Virulence Potential of &amp;lt;em&amp;gt;Tenacibaculum dicentrarchi&amp;lt;/em&amp;gt; in Salmonid Cultures in Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Irgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreno-Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Markerless Deletion System for the Fish-Pathogenic Bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Guijarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0117969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, expansion and coexistence of epidemic Flavobacterium psychrophilum lineages in Chilean fish farms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Irgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 170 (3-4), pp.298-306. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis of the marine bacterial genus &amp;lt;em&amp;gt;Tenacibaculum&amp;lt;/em&amp;gt; suggests parallel evolution of fish pathogenicity and endemic colonization of aquaculture systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (17), pp.5503-14. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01177-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing Identifies epidemic clones of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt; in Nordic countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krister Sundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (9), pp.2728-36. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.04233-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the &amp;lt;em&amp;gt;Flavobacterium&amp;lt;/em&amp;gt; genus to the phylum &amp;lt;em&amp;gt;Bacteroidetes&amp;lt;/em&amp;gt;: genomic analysis of dnd gene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 348 (1), pp.26-35. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish pathogen Flavobacterium psychrophilum at whole-country and model river levels in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional responses of resistant and susceptible fish clones to the bacterial pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Flavobacterium indicum GPSTA100-9T, isolated from warm spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (11), pp.3024-3025. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00420-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Flavobacterium psychrophilum isolated from rainbow trout in France: predominance of a clonal complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Siekoula-Nguedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1-2), pp.169-78. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (Février), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kpzc-yx71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis and mutation effects of fpp2-fpp1 tandem genes encoding proteolytic extracellular enzymes of Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Reimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157, pp.1196 - 1204. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.046938-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Fish Pathogen Flavobacterium branchiophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (21), pp.7656 - 7662. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.05625-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01374942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Flavobacterium psychrophilum outer-membrane subproteome and identification of new antigenic targets for vaccine by immunomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154 (6), pp.1793-1801. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.2008/016600-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of a mannose-specific lectin from Burkholderia cenocepacia. Occurrence in bacteria of B. cepacia complex and comparison with PA-IIL from Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malinovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pokorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ep Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 411, pp.307-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (12), pp.3702-3709. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00244-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for mannose recognition by alectin from opportunistic bacteria Burkholderia cenocepacia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Malinovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margita Slavikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward P Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 411 (2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj20071276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74(12), pp.3702-3709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (7), pp.763 - 769. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flavobacterium psychrophilum OmpA, an outer membrane glycoprotein, induces a humoral response in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Lapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (5), pp.1461-1470. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03359.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactérioses des poissons d'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 160 (1), pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protective immune response is generated in rainbow trout by an OmpH-like surface antigen (P18) of Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott E. Lapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (7), pp.4845-4852. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00279-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome comparison between Photorhabdus strains to identify genomic regions involved in the specificity of nematode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.809-814. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.188.2.809-814.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a P2-related prophage remnant locus of Photorhabdus luminescens encoding an R-type phage tail-like particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PhoP-PhoQ two-component regulatory system of Photorhabdus luminescens is essential for virulence in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Turlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (5), pp.1270-1279. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.186.5.1270-1279.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific antiphagocytic function of the Photorhabdus luminescens type III secretion system during insect colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3), pp.363-371. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAAT-Box, contigs-Assembly and Annotation Tool-Box for genome sequencing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (5), pp.790-797. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btg490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03252411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the effectors of the type III secretion system among Photorhabdus species as revealed by genomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parkhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (13), pp.4376-4381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AstR–AstS, a new two-component signal transduction system, mediates swarming, adaptation to stationary phase and phenotypic variation in Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravuth Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Turlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 150 (4), pp.897-910. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.26563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the Effectors of the Type III Secretion System among Photorhabdus Species as Revealed by Genomic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Brugirard Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Parkhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (13), pp.4376-4381. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.186.13.4376-4381.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the entomopathogenic bacterium Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (11), pp.1307-1313. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, Characterization, and Regulation of a Cluster of Genes Involved in Carbapenem Biosynthesis in Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (8), pp.3780-3789. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.8.3780-3789.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ph1A hemolysin from the entomopathogenic bacterium Photorhabdus luminiescens belongs to the two-partner secretion family of hemolysins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (14), pp.3871-3878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Listeria Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 294 (5543), pp.849-852. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1063447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03252490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p53-dependent pathway of radio-induced apoptosis is altered in Fanconi anemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rosselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alapetite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-7992(94)90076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of an ubiquitously expressed cDNA encoding human dynamin II, a member of the large GTP-binding protein family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diatloff-Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.E. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 163 (2), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1119(95)00275-b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effects of DNA topoisomerase inhibitors on lymphoblasts from normal and Fanconi anemia donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rosselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Moustacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 325 (4), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-7992(94)90076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité de l'iode contre Flavobacterium psychotrophilum et recherche d'alternatives pour la désinfection des oeufs de truite et des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of several gliding proteins in the pathogenesis of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congreso de Microbiología del Medio Acuático</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oviedo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering regulatory networks of the salmonid fish pathogen flavobacterium psychrophilum by primary transcriptome mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congress of European Microbiologist FEMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering regulatory networks of the fish pathogen Flavobacterium psychrophilum by primary transcriptome mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Mirauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Flavobacterium - Flavobacterium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques MLST et PFGE pour l’étude de Flavobacterium psychrophilum sur isolats cliniques et non cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Nguedia-Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filières Piscicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic bases of resistance [i]versus[/i] susceptibility to [i]Flavobacterium psychrophilum[/i] in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation-wide and local diversity of the fish pathogen Flavobacterium psychrophilum in Japan revealed by MLST analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Flavobacterium indicum GPSTA100-9T, isolated from warm spring water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the genetic diversity and population structure of Flavobacterium psychrophilum in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyunga Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Flavobacterium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Turku, FIN., Jun 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavobactéries pathogènes des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of Flavobacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation-wide and local diversity of the fish pathogen Flavobacterium psychrophilum in Japan revealed by MLST analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Flavobacterium indicum GPSTA100-9T , isolated from warm spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries pathogènes des poissons du genre Flavobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactérioses des poissons d'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergey’s Manual of Systematics of Archaea and Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118960608.gbm00345.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan scientifique LA PLANÈTE REVISITÉE EN CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris. 2023, pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL associated to bacterial cold water disease in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Sebastian, Spain. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into genetic diversity and population structure of Flavobacterium psychrophilum in France via an MLST approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyunga Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Bacteriology and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Istanbul, Turkey. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequence of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Madrid, Spain. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed, Sabit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueneau, Virgile" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat, Tatiana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fradet, Benjamin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leclercq, Eric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/rfjlim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzet Burcin Saticioglu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Duman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soner Altun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ajmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seada Sloboda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Ge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wiens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01448-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006605" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Fujiwara-Nagata" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01326-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04199452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005924" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02162-22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rarahu David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Magari&#241;os" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14637" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494753v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Avenda&#241;o&#8208;herrera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berit Olsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Saldarriaga&#8208;cordoba" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J Colquhoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Reyes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerouault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2022.2101197" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009153v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shital Swarup-Gaucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020131" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Mirauta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00029-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240899v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Stressmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez-Pascual" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Audrain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00807-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131137v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Siekoula-Nguedia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01398-20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena P&#233;rez-Cobas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernardet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00107-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938415v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n E. Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tapia-Cammas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Irgang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham H Mohammed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Wiens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00799-20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00782-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091346" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Spilsberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Nilsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lagesen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Gulla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004501" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nilsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bridel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02535-18" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Zonta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003533" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618168v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0451-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Berit Olsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405285v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0431-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629284v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Habib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00138" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944299v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02740" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez Pascual" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01665-16" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Chapelais-Baron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00811-17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585129v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lunazzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Rouy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01542" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Steinum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J. Colquhoun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne K. Nilsen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.04.028" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619160v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Dalsgaard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Madsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01752" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther G&#243;mez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630477v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irgang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandoval" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreno-Lira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12464" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z70MVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636785v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Alvarez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Guijarro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117969" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01177-14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638849v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Sundell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04233-13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639509v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Godoy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.02.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647249v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12239" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651630v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Eguchi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-34" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. M. Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039126" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643519v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00420-12" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652398v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Siekoula-Nguedia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.07.022" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645914v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M&#233;ndez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Reimundo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046938-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374942v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bernardet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05625-11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653241v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lameignere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malinovska" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pokorna" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ep Mitchell" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666961v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00244-08" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479454v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lameignere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Malinovska" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margita Slavikova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P Mitchell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20071276" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mondot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchenot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659456v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orieux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/016600-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Lapatra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claverol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Henaff" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03359.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655889v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666599v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1313" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668714v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Lapatra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00279-06" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658588v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Canoy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.2.809-814.2006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681185v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kunst" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.5.1270-1279.2004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682741v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00466.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252411v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangeul" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchrieser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duchaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg490" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673207v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkhill" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858698v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Turlin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26563-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075907v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parkhill" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.13.4376-4381.2004" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671482v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858740v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.8.3780-3789.2002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676662v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252490v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amend" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063447" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039282v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diatloff-Zito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E. Gordon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00275-b" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVF37N32-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039257v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rosselli" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ridet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soussi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alapetite" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-7992(94)90076-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18C85NM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039230v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Moustacchi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741850v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795995v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204480v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535372v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744351v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Nguedia-Siekoula" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194147v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804836v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyunga Siekoula" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803186v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746549v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744914v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809853v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805452v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746989v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823179v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822633v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279742v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm00345.pub2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194151v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806184v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818503v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812810v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzet Burcin Saticioglu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Duman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soner Altun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ajmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seada Sloboda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Ge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wiens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01448-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Fujiwara-Nagata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01326-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04199452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005924" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02162-22" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shital Swarup-Gaucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rarahu David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Magari&#241;os" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14637" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Avenda&#241;o&#8208;herrera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berit Olsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Saldarriaga&#8208;cordoba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J Colquhoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Reyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14606" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Zhu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerouault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2022.2101197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Siekoula-Nguedia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01398-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena P&#233;rez-Cobas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00107-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Mirauta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00029-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240899v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Stressmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez-Pascual" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Audrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00807-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938415v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n E. Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tapia-Cammas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Irgang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00782-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham H Mohammed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Wiens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00799-20" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091346" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Spilsberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Nilsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lagesen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Gulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004501" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nilsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bridel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02535-18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Zonta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003533" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0451-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Berit Olsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0431-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Habib" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00138" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944299v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02740" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez Pascual" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01665-16" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Chapelais-Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00811-17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585129v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lunazzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Rouy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01542" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Steinum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J. Colquhoun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne K. Nilsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.04.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Dalsgaard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Madsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01752" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther G&#243;mez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02168" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irgang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandoval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreno-Lira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12464" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z70MVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636785v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Alvarez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Guijarro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117969" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Godoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.02.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01177-14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Sundell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04233-13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647249v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12239" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Eguchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-34" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. M. Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039126" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00420-12" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Siekoula-Nguedia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.07.022" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645914v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M&#233;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Reimundo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046938-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374942v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touchon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bernardet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05625-11" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659456v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/016600-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lameignere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malinovska" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pokorna" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ep Mitchell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666961v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00244-08" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479454v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lameignere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Malinovska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margita Slavikova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P Mitchell" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20071276" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419599v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mondot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchenot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1313" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Lapatra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claverol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Henaff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03359.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668714v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Lapatra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00279-06" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658588v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Canoy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.2.809-814.2006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671482v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681185v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kunst" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.5.1270-1279.2004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682741v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00466.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangeul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchrieser" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duchaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg490" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673207v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkhill" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858698v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Turlin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26563-0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075907v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parkhill" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.13.4376-4381.2004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.8.3780-3789.2002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252490v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amend" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063447" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039257v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rosselli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ridet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soussi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alapetite" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-7992(94)90076-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18C85NM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039282v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diatloff-Zito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E. Gordon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00275-b" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVF37N32-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039230v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Moustacchi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795995v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204480v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535372v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744351v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Nguedia-Siekoula" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194147v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805452v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746989v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804836v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyunga Siekoula" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803186v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746549v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744914v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809853v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823179v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822633v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279742v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm00345.pub2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194151v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806184v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818503v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812810v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>