--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Duchaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum platacis sp. nov., Tenacibaculum vairaonense sp. nov. and Tenacibaculum polynesiense sp. nov. isolated from batfish (Platax orbicularis) in Tahiti Island, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.006605. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic characterization of Flavobacterium psychrophilum isolates retrieved from Turkish rainbow trout farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzet Burcin Saticioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Duman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soner Altun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihed Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (8), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfd.13961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation of foreign DNA overcomes the restriction barrier of Flavobacterium psychrophilum and allows efficient genetic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seada Sloboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinwei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01448-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host specificity and virulence of Flavobacterium psychrophilum: a comparative study in ayu (Plecoglossus altivelis) and rainbow trout (Oncorhynchus mykiss) hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zobellia alginiliquefaciens sp. nov., a novel member of the flavobacteria isolated from the epibiota of the brown alga Ericaria zosteroides (C. Agardh) Molinari & Guiry 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (6), pp.005924. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.005924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between a bacterial pathogen and its host in rainbow trout isogenic lines with contrasted susceptibility to Cold Water Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (7), pp.105140. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2023.105140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Genus Flavobacterium as a Reservoir for Fish-Pathogenic Bacterial Species: the Case of Flavobacterium collinsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzet Burcin Saticioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.02162-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Isolation of Virulent Tenacibaculum maritimum Isolates from Diseased Orbicular Batfish (Platax orbicularis) Farmed in Tahiti Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shital Swarup-Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarahu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse MALDI-TOF : un outil de diagnostic pour l’identification et le typage des bactéries pathogènes des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic characterization of Tenacibaculum maritimum O‐antigen gene cluster and development of a multiplex PCR‐based serotyping scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarahu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Magariños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, identification, virulence potential and genomic features of Tenacibaculum piscium isolates recovered from Chilean salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Avendaño‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Saldarriaga‐cordoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan J Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two functionally distinct heme/iron transport systems are virulence determinants of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lechardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1221-1241. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2022.2101197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Genetic Diversity in Flavobacterium psychrophilum Isolates from Healthy Rainbow Trout ( Oncorhynchus mykiss ) Farmed in the Same Watershed, Revealed by Two Typing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Navarro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Siekoula-Nguedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (2), pp.e01398-20. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01398-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable plant-based diets promote rainbow trout gut microbiota richness and do not alter resistance to bacterial infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Elena Pérez-Cobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-021-00107-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome architecture and regulation at environmental transitions in flavobacteria: the case of an important fish pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Mirauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-021-00029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining zebrafish microbiota reveals key community-level resistance against fish pathogen infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska A. Stressmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Bernal-Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaya Rendueles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.702-719. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00807-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological diversity in Flavobacterium psychrophilum: A critical update using isolates retrieved from Chilean salmon farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén E. Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Tapia-Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Irgang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (8), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfd.13199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure of Tenacibaculum maritimum, a serious bacterial pathogen of marine fish: from genome comparisons to high throughput MALDI-TOF typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00782-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type IX secretion system is required for virulence of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham H Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory D Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (16), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Performance and Adaptability of European Sea Bass (Dicentrarchus labrax) Gut Microbiota to Alternative Diets Free of Fish Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Dutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1346. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum piscium sp. nov., isolated from skin ulcers of sea-farmed fish, and description of Tenacibaculum finnmarkense sp. nov. with subdivision into genomovars finnmarkense and ulcerans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjørn Spilsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lagesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Gulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (12), pp.6079-6090. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Novel Elastin-Degrading Enzyme from the Fish Pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (6), pp.e02535-18. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02535-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteromonas fortis sp. nov., a non-flagellated bacterium specialized in the degradation of iota-carrageenan, and emended description of the genus Alteromonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Zonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Panse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (8), pp.2514-2521. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, Non paginé. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0451-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Tenacibaculum dicentrarchi and “Tenacibaculum finnmarkense” Highlights Intricate Evolution of Fish-Pathogenic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.452 - 457. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity and evolution of the fish pathogen flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Evidence of Algal Polysaccharide Degradation Acquisition by Pseudoalteromonas carrageenovora 9T to Adapt to Macroalgal Niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Matard-Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2740. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Flavobacteriumpsychrophilum Strain OSU THCO2-90, Used for Functional Genetic Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (23), 2 p. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01665-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Iridescent Marine Bacterium Cellulophaga lytica CECT 8139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Chapelais-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (36), pp.e00811-17. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00811-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complete Genome Sequence of the Fish Pathogen Tenacibaculum maritimum Provides Insights into Virulence Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1542. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis reveals extensive genetic variety within Tenacibaculum spp. associated with ulcers in sea-farmed fish in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Gulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Steinum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan J. Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne K. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Characterization of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt; Serotypes and Development of a Multiplex PCR-Based Serotyping Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lone Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Prechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than gliding: involvement of gldD and gldG in the virulence of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, Characterization and Virulence Potential of &amp;lt;em&amp;gt;Tenacibaculum dicentrarchi&amp;lt;/em&amp;gt; in Salmonid Cultures in Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Irgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreno-Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Markerless Deletion System for the Fish-Pathogenic Bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Guijarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0117969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, expansion and coexistence of epidemic Flavobacterium psychrophilum lineages in Chilean fish farms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Irgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 170 (3-4), pp.298-306. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis of the marine bacterial genus &amp;lt;em&amp;gt;Tenacibaculum&amp;lt;/em&amp;gt; suggests parallel evolution of fish pathogenicity and endemic colonization of aquaculture systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (17), pp.5503-14. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01177-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing Identifies epidemic clones of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt; in Nordic countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krister Sundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (9), pp.2728-36. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.04233-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the &amp;lt;em&amp;gt;Flavobacterium&amp;lt;/em&amp;gt; genus to the phylum &amp;lt;em&amp;gt;Bacteroidetes&amp;lt;/em&amp;gt;: genomic analysis of dnd gene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 348 (1), pp.26-35. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish pathogen Flavobacterium psychrophilum at whole-country and model river levels in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional responses of resistant and susceptible fish clones to the bacterial pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Flavobacterium indicum GPSTA100-9T, isolated from warm spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (11), pp.3024-3025. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00420-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Flavobacterium psychrophilum isolated from rainbow trout in France: predominance of a clonal complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Siekoula-Nguedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1-2), pp.169-78. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (Février), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kpzc-yx71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis and mutation effects of fpp2-fpp1 tandem genes encoding proteolytic extracellular enzymes of Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Reimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157, pp.1196 - 1204. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.046938-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Fish Pathogen Flavobacterium branchiophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (21), pp.7656 - 7662. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.05625-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01374942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Flavobacterium psychrophilum outer-membrane subproteome and identification of new antigenic targets for vaccine by immunomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154 (6), pp.1793-1801. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.2008/016600-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of a mannose-specific lectin from Burkholderia cenocepacia. Occurrence in bacteria of B. cepacia complex and comparison with PA-IIL from Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malinovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pokorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ep Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 411, pp.307-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (12), pp.3702-3709. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00244-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for mannose recognition by alectin from opportunistic bacteria Burkholderia cenocepacia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Malinovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margita Slavikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward P Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 411 (2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj20071276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74(12), pp.3702-3709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (7), pp.763 - 769. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flavobacterium psychrophilum OmpA, an outer membrane glycoprotein, induces a humoral response in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Lapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (5), pp.1461-1470. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03359.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactérioses des poissons d'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 160 (1), pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protective immune response is generated in rainbow trout by an OmpH-like surface antigen (P18) of Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott E. Lapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (7), pp.4845-4852. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00279-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome comparison between Photorhabdus strains to identify genomic regions involved in the specificity of nematode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.809-814. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.188.2.809-814.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a P2-related prophage remnant locus of Photorhabdus luminescens encoding an R-type phage tail-like particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PhoP-PhoQ two-component regulatory system of Photorhabdus luminescens is essential for virulence in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Turlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (5), pp.1270-1279. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.186.5.1270-1279.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific antiphagocytic function of the Photorhabdus luminescens type III secretion system during insect colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3), pp.363-371. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAAT-Box, contigs-Assembly and Annotation Tool-Box for genome sequencing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (5), pp.790-797. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btg490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03252411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the effectors of the type III secretion system among Photorhabdus species as revealed by genomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parkhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (13), pp.4376-4381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AstR–AstS, a new two-component signal transduction system, mediates swarming, adaptation to stationary phase and phenotypic variation in Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravuth Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Turlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 150 (4), pp.897-910. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.26563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the Effectors of the Type III Secretion System among Photorhabdus Species as Revealed by Genomic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Brugirard Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Parkhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (13), pp.4376-4381. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.186.13.4376-4381.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the entomopathogenic bacterium Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (11), pp.1307-1313. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, Characterization, and Regulation of a Cluster of Genes Involved in Carbapenem Biosynthesis in Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (8), pp.3780-3789. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.8.3780-3789.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ph1A hemolysin from the entomopathogenic bacterium Photorhabdus luminiescens belongs to the two-partner secretion family of hemolysins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (14), pp.3871-3878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Listeria Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 294 (5543), pp.849-852. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1063447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03252490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p53-dependent pathway of radio-induced apoptosis is altered in Fanconi anemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rosselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alapetite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-7992(94)90076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of an ubiquitously expressed cDNA encoding human dynamin II, a member of the large GTP-binding protein family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diatloff-Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.E. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 163 (2), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1119(95)00275-b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effects of DNA topoisomerase inhibitors on lymphoblasts from normal and Fanconi anemia donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rosselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Moustacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 325 (4), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-7992(94)90076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité de l'iode contre Flavobacterium psychotrophilum et recherche d'alternatives pour la désinfection des oeufs de truite et des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of several gliding proteins in the pathogenesis of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congreso de Microbiología del Medio Acuático</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oviedo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering regulatory networks of the salmonid fish pathogen flavobacterium psychrophilum by primary transcriptome mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congress of European Microbiologist FEMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering regulatory networks of the fish pathogen Flavobacterium psychrophilum by primary transcriptome mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Mirauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Flavobacterium - Flavobacterium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques MLST et PFGE pour l’étude de Flavobacterium psychrophilum sur isolats cliniques et non cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Nguedia-Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filières Piscicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic bases of resistance [i]versus[/i] susceptibility to [i]Flavobacterium psychrophilum[/i] in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation-wide and local diversity of the fish pathogen Flavobacterium psychrophilum in Japan revealed by MLST analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Flavobacterium indicum GPSTA100-9T, isolated from warm spring water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the genetic diversity and population structure of Flavobacterium psychrophilum in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyunga Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Flavobacterium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Turku, FIN., Jun 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavobactéries pathogènes des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of Flavobacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation-wide and local diversity of the fish pathogen Flavobacterium psychrophilum in Japan revealed by MLST analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Flavobacterium indicum GPSTA100-9T , isolated from warm spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries pathogènes des poissons du genre Flavobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactérioses des poissons d'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergey’s Manual of Systematics of Archaea and Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118960608.gbm00345.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan scientifique LA PLANÈTE REVISITÉE EN CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris. 2023, pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL associated to bacterial cold water disease in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Sebastian, Spain. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into genetic diversity and population structure of Flavobacterium psychrophilum in France via an MLST approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyunga Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Bacteriology and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Istanbul, Turkey. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequence of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Madrid, Spain. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Duchaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum platacis sp. nov., Tenacibaculum vairaonense sp. nov. and Tenacibaculum polynesiense sp. nov. isolated from batfish (Platax orbicularis) in Tahiti Island, French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coffion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75 (1), pp.006605. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.006605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomic characterization of Flavobacterium psychrophilum isolates retrieved from Turkish rainbow trout farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzet Burcin Saticioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Duman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soner Altun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihed Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 48 (8), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfd.13961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable heterogeneity revealed in the genetic architecture of resistance to a key bacterial pathogen in two commercial rainbow trout populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-12231-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylation of foreign DNA overcomes the restriction barrier of Flavobacterium psychrophilum and allows efficient genetic manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seada Sloboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinwei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daqing Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01448-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host specificity and virulence of Flavobacterium psychrophilum: a comparative study in ayu (Plecoglossus altivelis) and rainbow trout (Oncorhynchus mykiss) hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.75. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zobellia alginiliquefaciens sp. nov., a novel member of the flavobacteria isolated from the epibiota of the brown alga Ericaria zosteroides (C. Agardh) Molinari & Guiry 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (6), pp.005924. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.005924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Genus Flavobacterium as a Reservoir for Fish-Pathogenic Bacterial Species: the Case of Flavobacterium collinsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzet Burcin Saticioglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (4), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.02162-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between a bacterial pathogen and its host in rainbow trout isogenic lines with contrasted susceptibility to Cold Water Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (7), pp.105140. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2023.105140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Isolation of Virulent Tenacibaculum maritimum Isolates from Diseased Orbicular Batfish (Platax orbicularis) Farmed in Tahiti Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shital Swarup-Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarahu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.131. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic characterization of Tenacibaculum maritimum O‐antigen gene cluster and development of a multiplex PCR‐based serotyping scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rarahu David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Magariños</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, identification, virulence potential and genomic features of Tenacibaculum piscium isolates recovered from Chilean salmonids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Avendaño‐herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Saldarriaga‐cordoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan J Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectrométrie de masse MALDI-TOF : un outil de diagnostic pour l’identification et le typage des bactéries pathogènes des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two functionally distinct heme/iron transport systems are virulence determinants of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueying Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lechardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1221-1241. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21505594.2022.2101197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Genetic Diversity in Flavobacterium psychrophilum Isolates from Healthy Rainbow Trout ( Oncorhynchus mykiss ) Farmed in the Same Watershed, Revealed by Two Typing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Navarro-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Siekoula-Nguedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (2), pp.e01398-20. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01398-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable plant-based diets promote rainbow trout gut microbiota richness and do not alter resistance to bacterial infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Elena Pérez-Cobas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-021-00107-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome architecture and regulation at environmental transitions in flavobacteria: the case of an important fish pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Mirauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43705-021-00029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining zebrafish microbiota reveals key community-level resistance against fish pathogen infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska A. Stressmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Bernal-Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaya Rendueles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (3), pp.702-719. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-00807-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240899v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serological diversity in Flavobacterium psychrophilum: A critical update using isolates retrieved from Chilean salmon farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén E. Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Tapia-Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Irgang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (8), pp.877-888. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jfd.13199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The type IX secretion system is required for virulence of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham H Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory D Wiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (16), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure of Tenacibaculum maritimum, a serious bacterial pathogen of marine fish: from genome comparisons to high throughput MALDI-TOF typing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00782-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Performance and Adaptability of European Sea Bass (Dicentrarchus labrax) Gut Microbiota to Alternative Diets Free of Fish Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Dutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rodde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1346. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum piscium sp. nov., isolated from skin ulcers of sea-farmed fish, and description of Tenacibaculum finnmarkense sp. nov. with subdivision into genomovars finnmarkense and ulcerans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjørn Spilsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Lagesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Gulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (12), pp.6079-6090. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteromonas fortis sp. nov., a non-flagellated bacterium specialized in the degradation of iota-carrageenan, and emended description of the genus Alteromonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Zonta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Panse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (8), pp.2514-2521. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, Non paginé. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0451-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Novel Elastin-Degrading Enzyme from the Fish Pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85 (6), pp.e02535-18. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02535-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Tenacibaculum dicentrarchi and “Tenacibaculum finnmarkense” Highlights Intricate Evolution of Fish-Pathogenic Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.452 - 457. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum in rainbow trout: effect of the mode of infection and evidence of epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fraslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-018-0431-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity and evolution of the fish pathogen flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Evidence of Algal Polysaccharide Degradation Acquisition by Pseudoalteromonas carrageenovora 9T to Adapt to Macroalgal Niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Matard-Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vallenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2740. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis reveals extensive genetic variety within Tenacibaculum spp. associated with ulcers in sea-farmed fish in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snorre Gulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terje Steinum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan J. Colquhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne K. Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Flavobacteriumpsychrophilum Strain OSU THCO2-90, Used for Functional Genetic Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (23), 2 p. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01665-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Iridescent Marine Bacterium Cellulophaga lytica CECT 8139</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Chapelais-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (36), pp.e00811-17. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00811-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complete Genome Sequence of the Fish Pathogen Tenacibaculum maritimum Provides Insights into Virulence Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Magdelenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Rouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1542. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Characterization of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt; Serotypes and Development of a Multiplex PCR-Based Serotyping Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lone Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than gliding: involvement of gldD and gldG in the virulence of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perez Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Prechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, Characterization and Virulence Potential of &amp;lt;em&amp;gt;Tenacibaculum dicentrarchi&amp;lt;/em&amp;gt; in Salmonid Cultures in Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Irgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moreno-Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Markerless Deletion System for the Fish-Pathogenic Bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Guijarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0117969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, expansion and coexistence of epidemic Flavobacterium psychrophilum lineages in Chilean fish farms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Irgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 170 (3-4), pp.298-306. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence analysis of the marine bacterial genus &amp;lt;em&amp;gt;Tenacibaculum&amp;lt;/em&amp;gt; suggests parallel evolution of fish pathogenicity and endemic colonization of aquaculture systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berit Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (17), pp.5503-14. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01177-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus sequence typing Identifies epidemic clones of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt; in Nordic countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Nilsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krister Sundell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Dalsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (9), pp.2728-36. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.04233-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the &amp;lt;em&amp;gt;Flavobacterium&amp;lt;/em&amp;gt; genus to the phylum &amp;lt;em&amp;gt;Bacteroidetes&amp;lt;/em&amp;gt;: genomic analysis of dnd gene clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lunazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Avendaño-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 348 (1), pp.26-35. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish pathogen Flavobacterium psychrophilum at whole-country and model river levels in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional responses of resistant and susceptible fish clones to the bacterial pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar M. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (6), Non paginé. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Flavobacterium indicum GPSTA100-9T, isolated from warm spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (11), pp.3024-3025. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00420-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Flavobacterium psychrophilum isolated from rainbow trout in France: predominance of a clonal complex.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Siekoula-Nguedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1-2), pp.169-78. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une pisciculture durable à hautes performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (Février), pp.179-188. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/kpzc-yx71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis and mutation effects of fpp2-fpp1 tandem genes encoding proteolytic extracellular enzymes of Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Méndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Reimundo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157, pp.1196 - 1204. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.046938-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Fish Pathogen Flavobacterium branchiophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (21), pp.7656 - 7662. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.05625-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01374942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Flavobacterium psychrophilum outer-membrane subproteome and identification of new antigenic targets for vaccine by immunomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Orieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 154 (6), pp.1793-1801. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.2008/016600-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (12), pp.3702-3709. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00244-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for mannose recognition by alectin from opportunistic bacteria Burkholderia cenocepacia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Malinovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margita Slavikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward P Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 411 (2), pp.307-318. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj20071276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal structure of a mannose-specific lectin from Burkholderia cenocepacia. Occurrence in bacteria of B. cepacia complex and comparison with PA-IIL from Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lameignere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Malinovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pokorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ep Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 411, pp.307-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74(12), pp.3702-3709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the fish pathogen Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (7), pp.763 - 769. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt1313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flavobacterium psychrophilum OmpA, an outer membrane glycoprotein, induces a humoral response in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Lapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (5), pp.1461-1470. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2007.03359.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactérioses des poissons d'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 160 (1), pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome comparison between Photorhabdus strains to identify genomic regions involved in the specificity of nematode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Canoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.809-814. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.188.2.809-814.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A protective immune response is generated in rainbow trout by an OmpH-like surface antigen (P18) of Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dumetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott E. Lapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Claverol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (7), pp.4845-4852. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00279-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a P2-related prophage remnant locus of Photorhabdus luminescens encoding an R-type phage tail-like particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Thaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 233, pp.223-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PhoP-PhoQ two-component regulatory system of Photorhabdus luminescens is essential for virulence in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Turlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (5), pp.1270-1279. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.186.5.1270-1279.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific antiphagocytic function of the Photorhabdus luminescens type III secretion system during insect colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7 (3), pp.363-371. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2004.00466.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAAT-Box, contigs-Assembly and Annotation Tool-Box for genome sequencing projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (5), pp.790-797. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btg490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03252411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AstR–AstS, a new two-component signal transduction system, mediates swarming, adaptation to stationary phase and phenotypic variation in Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravuth Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évelyne Turlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 150 (4), pp.897-910. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.26563-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the effectors of the type III secretion system among Photorhabdus species as revealed by genomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parkhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (13), pp.4376-4381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the Effectors of the Type III Secretion System among Photorhabdus Species as Revealed by Genomic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Brugirard Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Parkhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 186 (13), pp.4376-4381. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.186.13.4376-4381.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the entomopathogenic bacterium Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (11), pp.1307-1313. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, Characterization, and Regulation of a Cluster of Genes Involved in Carbapenem Biosynthesis in Photorhabdus luminescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Derzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (8), pp.3780-3789. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.8.3780-3789.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ph1A hemolysin from the entomopathogenic bacterium Photorhabdus luminiescens belongs to the two-partner secretion family of hemolysins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Brillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Boemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Givaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (14), pp.3871-3878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Genomics of Listeria Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buchrieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rusniok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 294 (5543), pp.849-852. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1063447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03252490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p53-dependent pathway of radio-induced apoptosis is altered in Fanconi anemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rosselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Soussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alapetite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-7992(94)90076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of an ubiquitously expressed cDNA encoding human dynamin II, a member of the large GTP-binding protein family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diatloff-Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.E. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 163 (2), pp.301-306. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-1119(95)00275-b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effects of DNA topoisomerase inhibitors on lymphoblasts from normal and Fanconi anemia donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Rosselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Averbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethel Moustacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 325 (4), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0165-7992(94)90076-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo-Hyung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Segret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficacité de l'iode contre Flavobacterium psychotrophilum et recherche d'alternatives pour la désinfection des oeufs de truite et des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Rigaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel A. Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of several gliding proteins in the pathogenesis of &amp;lt;em&amp;gt;Flavobacterium psychrophilum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pérez-Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congreso de Microbiología del Medio Acuático</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Oviedo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering regulatory networks of the fish pathogen Flavobacterium psychrophilum by primary transcriptome mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Mirauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Flavobacterium - Flavobacterium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering regulatory networks of the salmonid fish pathogen flavobacterium psychrophilum by primary transcriptome mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congress of European Microbiologist FEMS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic bases of resistance [i]versus[/i] susceptibility to [i]Flavobacterium psychrophilum[/i] in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques MLST et PFGE pour l’étude de Flavobacterium psychrophilum sur isolats cliniques et non cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Nguedia-Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filières Piscicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation-wide and local diversity of the fish pathogen Flavobacterium psychrophilum in Japan revealed by MLST analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of Flavobacterium indicum GPSTA100-9T, isolated from warm spring water.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavobactéries pathogènes des poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity of Flavobacterium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the genetic diversity and population structure of Flavobacterium psychrophilum in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyunga Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Flavobacterium conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Turku, FIN., Jun 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nation-wide and local diversity of the fish pathogen Flavobacterium psychrophilum in Japan revealed by MLST analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erina Fujiwara-Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Eguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of Flavobacterium indicum GPSTA100-9T , isolated from warm spring water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavobacterium 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactéries pathogènes des poissons du genre Flavobacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Kerouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactérioses des poissons d'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenacibaculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Bernardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bergey’s Manual of Systematics of Archaea and Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118960608.gbm00345.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan scientifique LA PLANÈTE REVISITÉE EN CORSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Bay-Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MNHN Paris. 2023, pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04552677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL associated to bacterial cold water disease in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantry-Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Sebastian, Spain. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into genetic diversity and population structure of Flavobacterium psychrophilum in France via an MLST approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinyunga Siekoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bouchenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Bacteriology and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Istanbul, Turkey. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequence of the fish-pathogenic bacterium Flavobacterium psychrophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Madrid, Spain. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId393"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzet Burcin Saticioglu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Duman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soner Altun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ajmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seada Sloboda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Ge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wiens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01448-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Fujiwara-Nagata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01326-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04199452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005924" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105140" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107725v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02162-22" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shital Swarup-Gaucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rarahu David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art17" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Magari&#241;os" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14637" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Avenda&#241;o&#8208;herrera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berit Olsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Saldarriaga&#8208;cordoba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J Colquhoun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Reyes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14606" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Zhu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerouault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2022.2101197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Siekoula-Nguedia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01398-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena P&#233;rez-Cobas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00107-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Mirauta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00029-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240899v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Stressmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez-Pascual" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Audrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00807-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938415v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n E. Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tapia-Cammas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Irgang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00782-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham H Mohammed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Wiens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00799-20" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091346" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Spilsberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Nilsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lagesen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Gulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004501" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nilsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bridel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02535-18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Zonta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003533" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0451-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Berit Olsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0431-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Habib" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00138" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944299v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02740" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez Pascual" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01665-16" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Chapelais-Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00811-17" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585129v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lunazzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Rouy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01542" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Steinum" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J. Colquhoun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne K. Nilsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.04.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Dalsgaard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Madsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01752" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther G&#243;mez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02168" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irgang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandoval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreno-Lira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12464" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z70MVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636785v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Alvarez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Guijarro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117969" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Godoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.02.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01177-14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Sundell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04233-13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647249v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12239" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Eguchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-34" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. M. Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039126" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00420-12" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Siekoula-Nguedia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.07.022" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645914v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M&#233;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Reimundo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046938-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374942v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touchon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bernardet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05625-11" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659456v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/016600-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653241v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lameignere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malinovska" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pokorna" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ep Mitchell" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666961v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00244-08" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479454v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lameignere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Malinovska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margita Slavikova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P Mitchell" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20071276" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419599v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mondot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchenot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1313" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Lapatra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claverol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Henaff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03359.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668714v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Lapatra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00279-06" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658588v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Canoy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.2.809-814.2006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671482v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681185v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kunst" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.5.1270-1279.2004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682741v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00466.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangeul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchrieser" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duchaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg490" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673207v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkhill" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858698v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Turlin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26563-0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075907v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parkhill" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.13.4376-4381.2004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.8.3780-3789.2002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252490v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amend" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063447" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039257v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rosselli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ridet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soussi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alapetite" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-7992(94)90076-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18C85NM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039282v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diatloff-Zito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E. Gordon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00275-b" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVF37N32-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039230v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Moustacchi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795995v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204480v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535372v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744351v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Nguedia-Siekoula" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194147v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805452v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746989v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804836v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyunga Siekoula" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803186v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746549v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744914v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809853v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823179v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822633v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279742v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm00345.pub2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194151v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806184v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818503v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812810v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901590v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fradet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coffion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006605" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzet Burcin Saticioglu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Duman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soner Altun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Ajmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13961" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12231-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seada Sloboda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Ge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqing Jiang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Wiens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01448-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erina Fujiwara-Nagata" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01326-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04199452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005924" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02162-22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2023.105140" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shital Swarup-Gaucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rarahu David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020131" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006953v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Magari&#241;os" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14637" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Avenda&#241;o&#8208;herrera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berit Olsen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Saldarriaga&#8208;cordoba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J Colquhoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Reyes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14606" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art17" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Zhu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lechardeur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerouault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2022.2101197" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Siekoula-Nguedia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01398-20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331810v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena P&#233;rez-Cobas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-021-00107-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin van Dijk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Mirauta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-021-00029-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240899v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska A. Stressmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bernal-Bayard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez-Pascual" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Audrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaya Rendueles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00807-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938415v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n E. Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tapia-Cammas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Irgang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13199" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham H Mohammed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory D Wiens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00799-20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgeon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pasek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00782-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Dutto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091346" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319102v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Spilsberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Nilsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Lagesen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Gulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004501" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Zonta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003533" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fraslin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0451-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P&#233;rez-Pascual" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nilsen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carpentier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bridel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02535-18" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01744087v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Berit Olsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405285v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-018-0431-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Habib" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00138" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01944299v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Matard-Mann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02740" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terje Steinum" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan J. Colquhoun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne K. Nilsen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.04.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607798v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perez Pascual" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01665-16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681826v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Chapelais-Baron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenfeld" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00811-17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01585129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lunazzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Rouy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01542" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Dalsgaard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone Madsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01752" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther G&#243;mez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02168" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630477v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irgang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandoval" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreno-Lira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel A. Houel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12464" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1Z70MVNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636785v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Alvarez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Guijarro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117969" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639509v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Godoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.02.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lunazzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01177-14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krister Sundell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.04233-13" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647249v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Avenda&#241;o-Herrera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12239" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651630v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry-Darmon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Eguchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-34" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000286v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. M. Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039126" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00420-12" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652398v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Siekoula-Nguedia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2012.07.022" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645914v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M&#233;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Reimundo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046938-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374942v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touchon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bernardet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vacherie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05625-11" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659456v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dumetz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Orieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.2008/016600-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouchenot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00244-08" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lameignere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Malinovska" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margita Slavikova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P Mitchell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20071276" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653241v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lameignere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malinovska" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pokorna" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ep Mitchell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419599v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mondot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchenot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt1313" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Lapatra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claverol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Henaff" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2007.03359.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658588v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Gaudriault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lanois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Canoy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.2.809-814.2006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668714v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott E. Lapatra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00279-06" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671482v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Thaler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kunst" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Boemare" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681185v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Derzelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kunst" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.5.1270-1279.2004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682741v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Givaudan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2004.00466.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252411v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangeul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rusniok" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buchrieser" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duchaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg490" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858698v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Turlin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.26563-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673207v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkhill" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075907v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Parkhill" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Boemare" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kunst" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.13.4376-4381.2004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681540v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Buchrieser" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt886" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.8.3780-3789.2002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03252490v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amend" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063447" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039257v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Rosselli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ridet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soussi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alapetite" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0165-7992(94)90076-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18C85NM5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039282v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diatloff-Zito" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E. Gordon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1119(95)00275-b" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VVF37N32-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039230v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Averbeck" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Moustacchi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795995v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535372v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204480v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194147v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744351v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Nguedia-Siekoula" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805452v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746989v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803186v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804836v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinyunga Siekoula" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744914v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809853v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823179v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822633v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279742v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118960608.gbm00345.pub2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194151v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806184v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818503v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812810v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>