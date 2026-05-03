--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -1928,286 +1928,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propositions de la profession au ministre pour se préparer au changement climatique : quels apports de la recherche à la stratégie présentée par la profession ?</w:t>
+                <w:t xml:space="preserve">Molecular tools for adapting viticulture to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hannin</w:t>
+                <w:t xml:space="preserve">Éric Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Brugiere</w:t>
+                <w:t xml:space="preserve">Pascale Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gautier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.633846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414525v1</w:t>
+                <w:t xml:space="preserve">hal-03139829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tools for adapting viticulture to climate change</w:t>
+                <w:t xml:space="preserve">Les propositions de la profession au ministre pour se préparer au changement climatique : quels apports de la recherche à la stratégie présentée par la profession ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gomès</w:t>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Maillot</w:t>
+                <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchene</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307, pp.24-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139829v1</w:t>
+                <w:t xml:space="preserve">hal-03414525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative splicing regulation appears to play a crucial role in grape berry development and is also potentially involved in adaptation responses to the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2470,51 +2470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2559,429 +2559,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière Vigne et Vin face au changement climatique : enseignements d’un forum de prospective pour le Val de Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brugiere</w:t>
+                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.9897⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045612v1</w:t>
+                <w:t xml:space="preserve">hal-02465402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène E Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gindraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-02131-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465402v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La filière Vigne et Vin face au changement climatique : enseignements d’un forum de prospective pour le Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gindraud</w:t>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.223. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (255), pp.83-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-020-02131-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.9897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946414v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche et la filière vigne et vin travaillent conjointement pour relever le défi du changement climatique</w:t>
               </w:r>
@@ -3006,64 +3006,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
@@ -3220,295 +3220,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using foresight exercise to design adaptation policy to climate change: The case of the French wine industry</w:t>
+                <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance quantitative trait locus (QTL) detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aigrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">X. de Badts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brugiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+                <w:t xml:space="preserve">N. Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20191203020⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1248, pp.215-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624248v1</w:t>
+                <w:t xml:space="preserve">hal-03160749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance quantitative trait locus (QTL) detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using foresight exercise to design adaptation policy to climate change: The case of the French wine industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jaegli</w:t>
+                <w:t xml:space="preserve">P. Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Merdinoglu</w:t>
+                <w:t xml:space="preserve">F. Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1248, pp.215-220. </w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.03020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191203020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160749v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update on the impact of climate change in viticulture and potential adaptations</w:t>
               </w:r>
@@ -3890,429 +3890,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine quality: A multiple choice issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Poni</w:t>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Gatti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.12.035⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536763v1</w:t>
+                <w:t xml:space="preserve">hal-01918073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation, classification, genomic organization and expression of the Vitis vinifera CYPome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Ilc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Ilc</w:t>
+                <w:t xml:space="preserve">Gautier Arista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Arista</w:t>
+                <w:t xml:space="preserve">Raquel Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0199902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Grapevine quality: A multiple choice issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Poni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+                <w:t xml:space="preserve">Matteo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Darriet</w:t>
+                <w:t xml:space="preserve">Alberto Palliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 234, pp.445-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918073v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining ecophysiological models and genetic analysis: a promising way to dissect complex adaptive traits in grapevine</w:t>
               </w:r>
@@ -4609,51 +4609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4698,364 +4698,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au changement climatique : l'intérêt d'une démarche prospective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Savoir s’adapter sans s’uniformiser, le défi des cépages français face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523818v1</w:t>
+                <w:t xml:space="preserve">hal-02947455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir s’adapter sans s’uniformiser, le défi des cépages français face au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travaux de prospective sur l'adaptation de la viticulture au changement climatique : quelles séries d'événements pourraient favoriser différentes stratégies d'adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947455v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux de prospective sur l'adaptation de la viticulture au changement climatique : quelles séries d'événements pourraient favoriser différentes stratégies d'adaptation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Adaptation au changement climatique : l'intérêt d'une démarche prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523823v1</w:t>
+                <w:t xml:space="preserve">hal-02523818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can grapevine genetics contribute to the adaptation to climate change ?</w:t>
               </w:r>
@@ -5253,51 +5253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grapevine cytochrome P450 generates the precursor of wine lactone, a key odorant in wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Ilc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6549,225 +6549,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des stades dans le passé et dans le futur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A semi-automatic non-destructive method to quantify grapevine downy mildew sporulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Peressotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vins d'Alsace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (2), pp.265 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947454v1</w:t>
+                <w:t xml:space="preserve">hal-02645980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatic non-destructive method to quantify grapevine downy mildew sporulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution des stades dans le passé et dans le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les vins d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Avril, pp.41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02645980v1</w:t>
+                <w:t xml:space="preserve">hal-02947454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi des stades de développement de la vigne à l'INRA et leurs utilisations dans les programmes de recherches</w:t>
               </w:r>
@@ -7174,319 +7174,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05254493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non-aromatic grapevine clones</w:t>
+                <w:t xml:space="preserve">A grapevine (Vitis vinifera L.) deoxy-D-xylulose synthase gene colocates with a major quantitative trait loci for terpenol content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.x⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (3), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0919-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658509v1</w:t>
+                <w:t xml:space="preserve">hal-02665405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grapevine (Vitis vinifera L.) deoxy-D-xylulose synthase gene colocates with a major quantitative trait loci for terpenol content</w:t>
+                <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non-aromatic grapevine clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 118 (3), pp.541-552. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.120-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0919-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665405v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t>
               </w:r>
@@ -8932,64 +8932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory foresight approach and national strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9160,64 +9160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9276,90 +9276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9427,90 +9427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The french vineyard in the face of climate change: Developing an adaptation strategy based on prospective scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9707,64 +9707,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From scenarios to pathways: lessons from a foresight study on the French wine industry under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11119,51 +11119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium Ampelos : Mediterranean vineyards and climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Santorin, Greece. 2017</w:t>
@@ -12615,51 +12615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Plant Phenotyping Symposium, Jülich (Germany), 5-7 September 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
@@ -12688,51 +12688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic non-destructive method to quantify grapevine downy mildew sporulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Peressotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13235,103 +13235,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t>
@@ -14128,77 +14128,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14266,77 +14266,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14588,316 +14588,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VITIRAMA: A program to characterize disease susceptibility in French ampelographic collections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Yobrégat</w:t>
+                <w:t xml:space="preserve">The PERPHECLIM ACCAF Project - perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. pp.89 - 93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1214.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868812v1</w:t>
+                <w:t xml:space="preserve">hal-02539608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PERPHECLIM ACCAF Project - perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">VITIRAMA: A program to characterize disease susceptibility in French ampelographic collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Rodriguez Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539608v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining genotyping by sequencing and genomic prediction within bi-parental crosses to speed up selection of grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15004,64 +15004,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15097,446 +15097,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of the 'Muscat' flavour in grapevine (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L.) cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Global Science Conference On Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau partenariat pour le développement de l'Afrique (NEPAD). Midrand, ZAF., Nov 2017, Johannesburg, South Africa. pp.20 vues</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738163v1</w:t>
+                <w:t xml:space="preserve">hal-02789930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the genetic variability of berry sugar content in grapevine cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Global Science Conference On Climate Smart Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2013, Santiago, Chile. pp.83-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789930v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic variability of berry sugar content in grapevine cultivars</w:t>
+                <w:t xml:space="preserve">Genetic determinism of the 'Muscat' flavour in grapevine (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L.) cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2013, Santiago, Chile. pp.83-86, </w:t>
+              <w:t xml:space="preserve">9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. pp.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530081v1</w:t>
+                <w:t xml:space="preserve">hal-02738163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la sélection génomique au sein de croisements bi-parentaux d’espèces pérennes fruitières génotypés par séquençage : point d’étape du projet FruitSelGen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15611,402 +15611,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based models for analysing grapevine genotype adaptation to climate change: issues and challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+                <w:t xml:space="preserve">How can grapevine genetics contribute to the adaptation to climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742038v1</w:t>
+                <w:t xml:space="preserve">hal-03160840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of future climatic conditions in French vineyards. Consequences for defining adaptation strategies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-based models for analysing grapevine genotype adaptation to climate change: issues and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743075v1</w:t>
+                <w:t xml:space="preserve">hal-02742038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can grapevine genetics contribute to the adaptation to climate change?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Lebon</w:t>
+                <w:t xml:space="preserve">Assessment of future climatic conditions in French vineyards. Consequences for defining adaptation strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. pp.99</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160840v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project perennial fruit crops and forest phenology evolution facing climatic changes.</w:t>
               </w:r>
@@ -16130,51 +16130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonising grapevine phenology recording for budburst and flowering as recommended by the Perpheclim project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16236,247 +16236,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la diversité phénotypique chez la vigne pour les stades de développement et recherche des déterminants génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Phéno 2015 – Clermont-Ferrand, 17-19 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795430v1</w:t>
+                <w:t xml:space="preserve">hal-04786533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la diversité phénotypique chez la vigne pour les stades de développement et recherche des déterminants génétiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phéno 2015 – Clermont-Ferrand, 17-19 novembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786533v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the French wine industry</w:t>
               </w:r>
@@ -16488,77 +16488,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2015, Bordeaux, France</w:t>
@@ -16639,51 +16639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grimplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Congress on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t>
@@ -16738,77 +16738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. South African Conference on Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, CapTown, South Africa</w:t>
@@ -18334,51 +18334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche développement dans le vignoble d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18504,51 +18504,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d’une stratégie nationale viti-vinicole d’adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18658,64 +18658,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles actions pour la filière vigne et vin face au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18911,90 +18911,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19033,90 +19033,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une prospective pour le secteur vignes et vins dans le contexte du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Briguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 40, auto-saisine. 2016, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19138,51 +19138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de Réflexion Prospective ADAGE. Livrables du sous-atelier C « Approche systémique, conséquences socio-économiques, environnementales et territoriales de l’adaptation » Tâche 15 : Adaptation et territoires, produits d'origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tabeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19376,90 +19376,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -19684,51 +19684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Badts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19822,51 +19822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaegli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change – Climwine2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France, 10-13 April 2016, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20998,51 +20998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310272v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04891-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Butterlin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-24-1258-RE" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01220-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilia Ferrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ordu&#241;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad228" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303950v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139829v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.633846" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-03266-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Arapitsas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110757" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624248v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aigrain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugiere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Badts" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaegli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.31" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubernet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9090514" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Onimus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palliotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.12.035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607774v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1588" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523818v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947455v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523823v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.3.98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauvoisard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kriegshauser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14139" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelsy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12051" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NHLZG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1734-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCHZZ1FC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00194.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MJR6WT0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9922-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/720E5D359E08FC54F60B20C5E7A6F854101A7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947454v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.12.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4QZD2N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649432v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663800v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00850" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duch&#234;ne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merdinoglu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claudel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFRQ14B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658509v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BECC396521697B4C0DF9FF27B65087E41669A192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665405v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0919-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66F13DABF82CACA4BA1364086292489A45E13882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682113v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004057" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679495v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lebon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magn&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-004-0217-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10RDZHK2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672999v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675248v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monamy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langellier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680497v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meluc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Panigai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672012v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683899v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721511v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703464v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell-Bejerano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schwandner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Bert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97946-5_7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952704v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947468v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396071v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852581v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Et&#233;v&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517462v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006102v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520421v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009548v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#234;ne &#201;ric" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160861v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts de Cugnac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Obert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lafargue" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743918v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Komar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Demangeat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796033v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789748v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811406v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805628v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802906v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803925v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805676v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789754v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807713v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039967v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Palain-Saint-Agathe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:625769d487fe94322ca8954326ff44fefba2d548;origin=https://forge.inrae.fr/adonis/Adonis_Webapp.git;visit=swh:1:snp:d91c66e6c367d377c957354f47efacad0608d1ec;anchor=swh:1:rev:e79b7e85a1acadc92f6709bd58cbf36ebacae190" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986210v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delpuech" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:016df6b408f4bc7d05f803bd0834337139650ff3;origin=https://hal.archives-ouvertes.fr/hal-04986210;visit=swh:1:snp:bffc3bb5f36e78593ad11367178a0916281bf136;anchor=swh:1:rel:87d3adb5d7ed0a43e52d32a7805b221667190360;path=/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231650v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Dumas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555296v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947459v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848564v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738163v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.14" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530081v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.13" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742038v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743075v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160840v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795430v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786533v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loeffler" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352690v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947646v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blasi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739020v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803976v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804787v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804108v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809953v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758140v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757727v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762053v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768787v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765446v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765690v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641399v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Benjamin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947650v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrac-Irvine" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseguier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506534v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briguiere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789737v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tabeaud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947452v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947457v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Butterlin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947456v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coupel-Ledru" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lebon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marguerit" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollat" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268567v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03160921v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01320368v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAJ059" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789739v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842788v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Recherches Vigne Et Vin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834333v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836308v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de G&#233;n&#233;tique Et d'Am&#233;lioration de La Vigne" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852641v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310272v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04891-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Butterlin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-24-1258-RE" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01220-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilia Ferrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ordu&#241;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad228" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303950v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.633846" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-03266-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Arapitsas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110757" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160749v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Badts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaegli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.31" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aigrain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubernet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9090514" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Onimus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palliotti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.12.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607774v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1588" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947455v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.3.98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauvoisard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kriegshauser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14139" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelsy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12051" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NHLZG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1734-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCHZZ1FC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00194.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MJR6WT0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9922-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/720E5D359E08FC54F60B20C5E7A6F854101A7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645980v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.12.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4QZD2N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947454v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649432v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663800v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00850" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duch&#234;ne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merdinoglu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claudel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFRQ14B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665405v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0919-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66F13DABF82CACA4BA1364086292489A45E13882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BECC396521697B4C0DF9FF27B65087E41669A192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682113v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004057" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679495v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lebon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magn&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-004-0217-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10RDZHK2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672999v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675248v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monamy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langellier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680497v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meluc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Panigai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672012v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683899v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721511v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703464v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell-Bejerano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schwandner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Bert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97946-5_7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952704v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947468v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396071v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852581v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Et&#233;v&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517462v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006102v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520421v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009548v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#234;ne &#201;ric" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160861v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts de Cugnac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Obert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lafargue" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743918v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Komar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Demangeat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796033v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789748v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811406v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805628v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802906v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803925v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805676v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789754v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807713v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039967v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Palain-Saint-Agathe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:625769d487fe94322ca8954326ff44fefba2d548;origin=https://forge.inrae.fr/adonis/Adonis_Webapp.git;visit=swh:1:snp:d91c66e6c367d377c957354f47efacad0608d1ec;anchor=swh:1:rev:e79b7e85a1acadc92f6709bd58cbf36ebacae190" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986210v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delpuech" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:016df6b408f4bc7d05f803bd0834337139650ff3;origin=https://hal.archives-ouvertes.fr/hal-04986210;visit=swh:1:snp:bffc3bb5f36e78593ad11367178a0916281bf136;anchor=swh:1:rel:87d3adb5d7ed0a43e52d32a7805b221667190360;path=/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231650v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Dumas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555296v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947459v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848564v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530081v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.13" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738163v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.14" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160840v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742038v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743075v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786533v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loeffler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795430v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352690v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947646v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blasi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739020v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803976v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804787v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804108v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809953v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758140v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757727v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762053v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768787v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765446v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765690v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641399v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Benjamin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947650v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrac-Irvine" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseguier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506534v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briguiere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789737v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tabeaud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947452v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947457v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Butterlin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947456v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coupel-Ledru" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lebon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marguerit" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollat" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268567v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03160921v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01320368v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAJ059" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789739v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842788v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Recherches Vigne Et Vin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834333v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836308v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de G&#233;n&#233;tique Et d'Am&#233;lioration de La Vigne" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852641v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>