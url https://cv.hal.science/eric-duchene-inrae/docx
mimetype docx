--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,10261 +66,10261 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the genetic basis of agronomic traits in over 1,000 grapevine genotypes derived from a disease resistance breeding program</w:t>
+                <w:t xml:space="preserve">Participatory foresight approach and national strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Borrelli</w:t>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilce Prado</w:t>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Onimus</w:t>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vine, wine and climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.213-224, 2025, 9782759240326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310277v1</w:t>
+                <w:t xml:space="preserve">hal-04904690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of genomic, phenomic, and metabolomic prediction models in biparental grapevine breeding populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Borrelli</w:t>
+                <w:t xml:space="preserve">Idéotypes de vigne pour l’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Delannoy</w:t>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Chepca</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae Versailles, pp.76-85, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428154v1</w:t>
+                <w:t xml:space="preserve">hal-04703464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic biomarker-based phenotyping unveils quantitative effects of plant resistance and pathogen aggressiveness in the grapevine (Vitis spp.) -downy mildew (Plasmopara viticola) pathosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
+                <w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05289416v1</w:t>
+              <w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.231-242, 2024, 978-2-7592-3796-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the introgression of resistance loci on agro-œnological traits in grapevine interspecific hybrids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Merdinoglu</w:t>
+                <w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05284865v1</w:t>
+              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions; Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-76, 2021, Agriculture, Science des aliments et nutrition, 9781784057237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119777434.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The french vineyard in the face of climate change: Developing an adaptation strategy based on prospective scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-45, 2020, 9781786305282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic and genomic approaches for adaptation of grapevine to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grimplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Carbonell-Bejerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Schwandner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chittaranjan Kole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genomic designing of climate smart fruit crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-97946-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From scenarios to pathways: lessons from a foresight study on the French wine industry under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OLLAT, Nathalie; GARCIA DE CORTAZAR-ATAURI, Iñaki; TOUZARD, Jean-Marc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ClimWine 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vigne et Vin Publications internationales, pp.253-262, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grapevine genetics and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ollat, Nathalie; GARCIA DE CORTAZAR ATAURI, Iñaki; Touzard, Jean-Marc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ClimWine 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vigne et Vin Publications internationales, pp.131-140, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">hal-02952704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 15: Activités agricoles et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-02513053v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tabeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S'adapter au changement climatique. Agriculture, écosystèmes et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions QUAE, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités agricoles et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tabeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Soussana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S’adapter au changement climatique. Agriculture, écosystèmes et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.10, 2013, Synthèses, 978-2-7592-2016-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des variétés : application au choix de la variété et à sa conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Etévé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrophysiologie du pois protéagineux. Applications à la production agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA -ITCF - UNIP, 1994, 2-7380-0562-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02852581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test-tube vinification: a methodology for high throughput oenotyping of white wines obtained from grapes harvested from single vines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Lemarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allele-based modeling to predict phenological stages of grapevine hybrids under future climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138 (6), pp.110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-025-04891-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a Locus Associated with Susceptibility to Esca in Grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 109 (7), pp.1517-1525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PDIS-06-24-1258-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A test-tube vinification method for high-throughput characterisation of the oenological and aromatic potential of white wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lemarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.1.7698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping grapevine resistance to downy mildew: deep learning as a promising tool to assess sporulation and necrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicià Maviane Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrone Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (1), pp.90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13007-024-01220-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MYB24 orchestrates terpene and flavonol metabolism as light responses to anthocyanin depletion in variegated grape berries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Santiago</w:t>
+                <w:t xml:space="preserve">An improved reference of the grapevine genome reasserts the origin of the PN40024 highly homozygous genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Frommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Holtgräwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koad228⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288783v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved reference of the grapevine genome reasserts the origin of the PN40024 highly homozygous genotype</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">MYB24 orchestrates terpene and flavonol metabolism as light responses to anthocyanin depletion in variegated grape berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilia Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Orduña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad067⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koad228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094305v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR Is Effective in Characterizing Vine Growth and Detecting Associated Genetic Loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Phenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.0116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34133/plantphenomics.0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303950v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (Vitis (Special Issue)), pp.67-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.67-76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tools for adapting viticulture to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gomès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2021.633846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les propositions de la profession au ministre pour se préparer au changement climatique : quels apports de la recherche à la stratégie présentée par la profession ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+                <w:t xml:space="preserve">Alternative splicing regulation appears to play a crucial role in grape berry development and is also potentially involved in adaptation responses to the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Velt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rustenholz Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-021-03266-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414525v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative splicing regulation appears to play a crucial role in grape berry development and is also potentially involved in adaptation responses to the environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+                <w:t xml:space="preserve">Les propositions de la profession au ministre pour se préparer au changement climatique : quels apports de la recherche à la stratégie présentée par la profession ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307, pp.24-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640855v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine and Wine Metabolomics-Based Guidelines for FAIR Data and Metadata Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Ontañón</w:t>
+                <w:t xml:space="preserve">La diversité des vignobles français face au changement climatique : simulations climatiques et prospective participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11110757⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202118003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602686v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des vignobles français face au changement climatique : simulations climatiques et prospective participative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brugière</w:t>
+                <w:t xml:space="preserve">Grapevine and Wine Metabolomics-Based Guidelines for FAIR Data and Metadata Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Savoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Arapitsas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ontañón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/climat/202118003⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11110757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583862v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variations of acidity in grape berries are controlled by the interplay between organic acids and potassium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rustenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133 (3), pp.993-1008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-019-03524-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wild grape genome sequence provides insights into the transition from dioecy to hermaphroditism during grape domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène E Badouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Velt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gindraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-020-02131-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière Vigne et Vin face au changement climatique : enseignements d’un forum de prospective pour le Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (255), pp.83-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.9897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche et la filière vigne et vin travaillent conjointement pour relever le défi du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of grape juice extraction methods on basic analytical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (2), pp.77-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5073/vitis.2020.59.77-83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance quantitative trait locus (QTL) detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Merdinoglu</w:t>
+                <w:t xml:space="preserve">Using foresight exercise to design adaptation policy to climate change: The case of the French wine industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brugiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.31⟩</w:t>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.03020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20191203020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160749v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using foresight exercise to design adaptation policy to climate change: The case of the French wine industry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+                <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance quantitative trait locus (QTL) detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. de Badts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20191203020⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1248, pp.215-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624248v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update on the impact of climate change in viticulture and potential adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy9090514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA-ResDur: the French grapevine breeding programme for durable resistance to downy and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilce Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1248, pp.207-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying FAIR principles to plant phenotypic data management in GnpIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Michotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Phenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34133/2019/1671403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Darriet</w:t>
+                <w:t xml:space="preserve">Annotation, classification, genomic organization and expression of the Vitis vinifera CYPome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Ilc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Arista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918073v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation, classification, genomic organization and expression of the Vitis vinifera CYPome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Grapevine quality: A multiple choice issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Poni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Palliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199902⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 234, pp.445-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269561v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine quality: A multiple choice issue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.12.035⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536763v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining ecophysiological models and genetic analysis: a promising way to dissect complex adaptive traits in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (2), pp.181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new version of the grapevine reference genome assembly (12X.v2) and of its annotation (VCost.v3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Grimplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Di Gaspero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, pp.56-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gdata.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine phenology in France : from past observations to future evolutions in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Destrac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (2), pp.115 - 126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir s’adapter sans s’uniformiser, le défi des cépages français face au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Adaptation au changement climatique : l'intérêt d'une démarche prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947455v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux de prospective sur l'adaptation de la viticulture au changement climatique : quelles séries d'événements pourraient favoriser différentes stratégies d'adaptation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Savoir s’adapter sans s’uniformiser, le défi des cépages français face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIO Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523823v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au changement climatique : l'intérêt d'une démarche prospective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Travaux de prospective sur l'adaptation de la viticulture au changement climatique : quelles séries d'événements pourraient favoriser différentes stratégies d'adaptation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703015⟩</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20160703016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523818v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can grapevine genetics contribute to the adaptation to climate change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (3), pp.113-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.50.3.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-species comparative analysis of components of soluble sugar concentration in fleshy fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2016.00649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grapevine cytochrome P450 generates the precursor of wine lactone, a key odorant in wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Ilc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Miesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lauvoisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kriegshauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 213 (1), pp.264-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.14139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique : Quels seront les déterminants du choix du matériel végétal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment contrôler le potentiel de qualité organoleptique du raisin lors des processus de création variétale chez la Vigne?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pelsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157, pp.61-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine and climate change: what adaptations of plant material and training systems should be anticipate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of descriptors for grapevine berry acidity in Riesling, Gewürztraminer and their progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (1), pp.91-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajgw.12051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of the biosynthesis of 2-methoxy-3-isobutylpyrazine, a major grape-derived aroma compound impacting wine quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Trossat-Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 162 (2), pp.604-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.113.218313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why climate change will not dramatically decrease viticultural suitability in main wine-producing areas by 2050.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans R. Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (33), pp.E3051-E3052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1307927110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the adaptation of grapevine varieties to climate change: QTLs and candidate genes for developmental stages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 124 (4), pp.623-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-011-1734-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’évolution de l’environnement et du contexte socio-économique peut peser sur les choix d’encépagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vins d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the ability of different grapevine genotypes to accumulate sugar in berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (3), pp.319 -328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2012.00194.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardised method for the quantitative analysis of resistance to grapevine powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 133, pp.483-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10658-011-9922-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic non-destructive method to quantify grapevine downy mildew sporulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Peressotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (2), pp.265 - 271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mimet.2010.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des stades dans le passé et dans le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vins d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Avril, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi des stades de développement de la vigne à l'INRA et leurs utilisations dans les programmes de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vins d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements climatiques en Alsace et la vigne en Alsace : y-a-t-il danger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vins d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of adapting grapevine varieties to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (3), pp.193-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/cr00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non aromatic grapevine clones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Claudel</w:t>
+                <w:t xml:space="preserve">A grapevine (Vitis vinifera L.) deoxy-D-xylulose synthase gene colocates with a major quantitative trait loci for terpenol content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (3), pp.541-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0919-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254493v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grapevine (Vitis vinifera L.) deoxy-D-xylulose synthase gene colocates with a major quantitative trait loci for terpenol content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non-aromatic grapevine clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0919-8⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665405v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non-aromatic grapevine clones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
+                <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non aromatic grapevine clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 15 (2), pp.120-130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 15, pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658509v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 2/3: Economiser les intrants)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives pour la viticulture du décryptage du génome de la vigne (Partie 3/3: Maîtrise de la maturation et gestion des ressources génétiques de la vigne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise A.-F. Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boursiquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131, pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine and climatic changes: a glance at the situation in Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (1), pp.93-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00886271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine and climatic changes: a glance at the situation in Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (1), pp.93-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/agro:2004057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flower abscission and inflorescence carbohydrates in sensitive and non-sensitive cultivars of grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Magné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (2), pp.71 - 79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00497-004-0217-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des réserves et élaboration du rendement. Introduction sur la problématique rendement - qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigneron Champenois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 7, pp.24-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vision du partenariat dans un centre INRA : la vie d'un projet, ses bonheurs, ses échecs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Mensuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 117, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ripening conditions on the following season's growth and yield components for Pinot noir and Gewuztraminer grapevines (Vitis vinifera L.) in a controlled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Salber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 37 (1), pp.39-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des conditions de maturation des raisins sur la croissance et le développement au cours des années suivantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Incidence au vignoble des conditions de maturation sur l'élaboration du rendement au cours de la saison suivante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Langellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Salber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vins d'Alsace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9, pp.24-25</w:t>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (2), pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675027v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence au vignoble des conditions de maturation sur l'élaboration du rendement au cours de la saison suivante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effets des conditions de maturation des raisins sur la croissance et le développement au cours des années suivantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 37 (2), pp.103-116</w:t>
+              <w:t xml:space="preserve">Vins d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675248v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration du nombre de baies par m2 pour le pinot noir et le chardonnay en Alsace, Bourgogne et Champagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effects of nitrogen nutrition timing on fruit set of grapevine, cv. Grenache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudillère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 35 (4), pp.215-224</w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (1), pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680497v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen nutrition timing on fruit set of grapevine, cv. Grenache</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Elaboration du nombre de baies par m2 pour le pinot noir et le chardonnay en Alsace, Bourgogne et Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Panigai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Langellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 40 (1), pp.45-46</w:t>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35 (4), pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672012v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the seed content of Vitis vinifera cv. Gewurztraminer berries by two parameters related with the fecundation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 38 (2), pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engrais verts: quel interet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Chapot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultivar 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 225, pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02721511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory foresight approach and national strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+                <w:t xml:space="preserve">Uncovering the genetic basis of agronomic traits in over 1,000 grapevine genotypes derived from a disease resistance breeding program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilce Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04904690v1</w:t>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idéotypes de vigne pour l’adaptation au changement climatique</w:t>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">hal-04703464v1</w:t>
+                <w:t xml:space="preserve">Comparative assessment of genomic, phenomic, and metabolomic prediction models in biparental grapevine breeding populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Chepca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Calcaterra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+                <w:t xml:space="preserve">Metabolic biomarker-based phenotyping unveils quantitative effects of plant resistance and pathogen aggressiveness in the grapevine (Vitis spp.) -downy mildew (Plasmopara viticola) pathosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrone Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Baltenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04494534v1</w:t>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brugière</w:t>
+                <w:t xml:space="preserve">Impact of the introgression of resistance loci on agro-œnological traits in grapevine interspecific hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rustenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">hal-03141778v1</w:t>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The french vineyard in the face of climate change: Developing an adaptation strategy based on prospective scenarios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brugière</w:t>
+                <w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t>
-[...738 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Etévé</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-02852581v1</w:t>
+                <w:t xml:space="preserve">hal-02513053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10351,90 +10351,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using RGB images and LiDAR data to characterize leaf-to-fruit ratios in grapevine collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group of international Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
@@ -10476,90 +10476,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Throughput phenotyping for leaf-to-fruit ratio characterization in grapevine and its impact on sugar accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10597,90 +10597,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using RGB images and LiDAR data to characterize leaf-to-fruit ratios in grapevine collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacem Ben Hamden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group of international Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
@@ -10709,77 +10709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of grapevine development stages as a tool for the adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duchêne Éric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10830,90 +10830,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance QTL detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Badts de Cugnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII° International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
@@ -10955,64 +10955,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping by sequencing and genetic mapping of phenology-relevant and berry quality traits from two grapevine mapping populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11067,51 +11067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the french wine industry ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Quenol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11119,51 +11119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium Ampelos : Mediterranean vineyards and climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Santorin, Greece. 2017</w:t>
@@ -11186,471 +11186,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+                <w:t xml:space="preserve">Comparative pathogenic effects of distinct Grapevine fanleaf virus strains on Vitis vinifera cvs Gewurztraminer and Chardonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+                <w:t xml:space="preserve">Veronique Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+                <w:t xml:space="preserve">Mélanie Tannières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Anger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Gerard Demangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
+              <w:t xml:space="preserve">18th Congress of the International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ankara, Turkey. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743994v1</w:t>
+                <w:t xml:space="preserve">hal-02743918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative pathogenic effects of distinct Grapevine fanleaf virus strains on Vitis vinifera cvs Gewurztraminer and Chardonnay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vigne</w:t>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Komar</w:t>
+                <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Tannières</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Ankara, Turkey. 2015</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743918v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Grapevine genome assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Mohellibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11686,359 +11686,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine (Vitis vinifera L.) varieties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comment créer une variété de type Muscat à partir du Riesling et du Gewurztraminer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International Symposium on Grapevine Physiology and Biotechnology, La Serena, Chile, 21-26 April 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Santiago, Chile. 2013</w:t>
+              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789748v1</w:t>
+                <w:t xml:space="preserve">hal-02811406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment créer une variété de type Muscat à partir du Riesling et du Gewurztraminer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine (Vitis vinifera L.) varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
+              <w:t xml:space="preserve">IX International Symposium on Grapevine Physiology and Biotechnology, La Serena, Chile, 21-26 April 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Santiago, Chile. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811406v1</w:t>
+                <w:t xml:space="preserve">hal-04789748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapter le matériel végétal au changement climatique : ne pas sous-estimer le défi à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12063,103 +12063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of the Muscat flavour in grapevine varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t>
@@ -12188,90 +12188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une plateforme de phénotypage pour l’étude de la résistance de la vigne au mildiou et à l’oïdium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Céline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Hartmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12313,51 +12313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional modelling : an approach to analyse vine genotype adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12365,51 +12365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t>
@@ -12438,77 +12438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of aroma compounds biosynhtesis in grape berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12576,90 +12576,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a phenotyping platform to assess grapevine resistance to downy and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Plant Phenotyping Symposium, Jülich (Germany), 5-7 September 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
@@ -12688,90 +12688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-automatic non-destructive method to quantify grapevine downy mildew sporulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Peressotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Plant Phenotyping Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Forschungszentrum Jülich, Germany. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12796,103 +12796,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A grapevine deoxy-D-xylulose synthase (DXS1) gene colocates with a major QTL for terpenol content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Plant Genomics European Meeting (Plant GEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lisbonne, France. , 1 p., 2009</w:t>
@@ -12966,51 +12966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADONIS® WebApp &amp; Mobile - Acquisition des DonnéeS à INRAE version application Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Palain-Saint-Agathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Surault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13106,51 +13106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Charleroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13235,103 +13235,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t>
@@ -13369,103 +13369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French grapevine breeding program ResDur: state of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cornell University, Jul 2023, Ithaca (Cornell University), United States</w:t>
@@ -13507,51 +13507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standard for sharing data from vineyard experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cahurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13628,103 +13628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of grapevine vegetative development parameters as described with LiDAR data and associated quantitative trait loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany. pp.108</w:t>
@@ -13753,90 +13753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genomic prediction across populations in grapevine (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Onimus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13878,90 +13878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14003,103 +14003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of grapevine pruning wood parameters as described with LiDAR data and associated quantitative trait loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI International Symposium on grapevine physiology and biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science, Oct 2021, Stellenbosch, South Africa</w:t>
@@ -14122,333 +14122,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319645v1</w:t>
+                <w:t xml:space="preserve">hal-03319378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t>
+              <w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319378v1</w:t>
+                <w:t xml:space="preserve">hal-03319645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14512,64 +14512,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vitis Ontology: sustainable and FAIR (Findable, Accessible, Interoperable, Reusable) for consistent and complete data description through biologist friendly ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First Annual Meeting of COST Action CA17111 INTEGRAPE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Chania, Greece, 26-28 March 2019, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14588,1007 +14588,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PERPHECLIM ACCAF Project - perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">VITIRAMA: A program to characterize disease susceptibility in French ampelographic collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Rodriguez Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yobrégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539608v1</w:t>
+                <w:t xml:space="preserve">hal-01868812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VITIRAMA: A program to characterize disease susceptibility in French ampelographic collections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Yobrégat</w:t>
+                <w:t xml:space="preserve">The PERPHECLIM ACCAF Project - perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. pp.89 - 93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1214.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868812v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genotyping by sequencing and genomic prediction within bi-parental crosses to speed up selection of grapevine cultivars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Launay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PAG Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848564v1</w:t>
+                <w:t xml:space="preserve">hal-02738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing grapevine FAIR Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Combining genotyping by sequencing and genomic prediction within bi-parental crosses to speed up selection of grapevine cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Alaux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738117v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Genetic determinism of the 'Muscat' flavour in grapevine (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L.) cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Global Science Conference On Climate Smart Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789930v1</w:t>
+                <w:t xml:space="preserve">hal-02738163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic variability of berry sugar content in grapevine cultivars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. Global Science Conference On Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau partenariat pour le développement de l'Afrique (NEPAD). Midrand, ZAF., Nov 2017, Johannesburg, South Africa. pp.20 vues</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02530081v1</w:t>
+                <w:t xml:space="preserve">hal-02789930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of the 'Muscat' flavour in grapevine (&amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; L.) cultivars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Deciphering the genetic variability of berry sugar content in grapevine cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. pp.5, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Apr 2013, Santiago, Chile. pp.83-86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1157.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738163v1</w:t>
+                <w:t xml:space="preserve">hal-02530081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la sélection génomique au sein de croisements bi-parentaux d’espèces pérennes fruitières génotypés par séquençage : point d’étape du projet FruitSelGen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SelGen 2017 : "La sélection génomique, bilan et perspectives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1</w:t>
@@ -15611,471 +15611,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can grapevine genetics contribute to the adaptation to climate change?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-based models for analysing grapevine genotype adaptation to climate change: issues and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Lebon</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. pp.99</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160840v1</w:t>
+                <w:t xml:space="preserve">hal-02742038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based models for analysing grapevine genotype adaptation to climate change: issues and challenges</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Assessment of future climatic conditions in French vineyards. Consequences for defining adaptation strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742038v1</w:t>
+                <w:t xml:space="preserve">hal-02743075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of future climatic conditions in French vineyards. Consequences for defining adaptation strategies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Caubel</w:t>
+                <w:t xml:space="preserve">How can grapevine genetics contribute to the adaptation to climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743075v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project perennial fruit crops and forest phenology evolution facing climatic changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16130,90 +16130,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonising grapevine phenology recording for budburst and flowering as recommended by the Perpheclim project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dufourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
@@ -16242,77 +16242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la diversité phénotypique chez la vigne pour les stades de développement et recherche des déterminants génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phéno 2015 – Clermont-Ferrand, 17-19 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16337,103 +16337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COP21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
@@ -16462,103 +16462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the French wine industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2015, Bordeaux, France</w:t>
@@ -16581,320 +16581,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open data for grapevine biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+                <w:t xml:space="preserve">Adaptation to climate change : which are the main challenges for the French wine industry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t>
+              <w:t xml:space="preserve">36. South African Conference on Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, CapTown, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352690v1</w:t>
+                <w:t xml:space="preserve">hal-01837781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to climate change : which are the main challenges for the French wine industry?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Darriet</w:t>
+                <w:t xml:space="preserve">Open data for grapevine biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grimplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. South African Conference on Enology and Viticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, CapTown, South Africa</w:t>
+              <w:t xml:space="preserve">11. International Congress on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837781v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for durable resistance to downy and powdery mildews in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16962,103 +16962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the adaptation of grapevine genotypes to climate change: genetic determinism of phenology and berry quality parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2014, Beijing, China. 402 p</w:t>
@@ -17087,77 +17087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining genetic, high-throughput transcriptomic and biochemical approaches to identify methoxypyrazine biosynthetic genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17212,103 +17212,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants génétiques des teneurs en sucre et de l'acidité des baies de raisins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17333,90 +17333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biosynthèse des arômes dans la baie de raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Baltenweck-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17458,103 +17458,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic variability of berry sugar content in grapevine varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17579,90 +17579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary research to select new cultivars adapted to climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecourieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17704,103 +17704,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of geraniol and linalool concentrations in grapevine berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oeno 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, BORDEAUX, France</w:t>
@@ -17829,103 +17829,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting grapevine varieties to climate change: can the genetic variability meet the challenge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCAE : Adaptation au changement climatique de l'agriculture et des ecosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17950,103 +17950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a phenotyping platform for assessment of resistance to grape downy and powdery mildews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro-Felipe Mestre Artigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. 1 p</w:t>
@@ -18075,64 +18075,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinism of the terpenol content in a 'Muscat Ottonel' self-progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Grape Genetics and Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18157,51 +18157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre croissance et nouaison sur des parcelles de Gewurztraminer en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du GESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18226,64 +18226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nitrogen nutrition on fruit set of grapevine (Vitis vinifera L.) during current and following growing season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International symposium on grapevine physiology and biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18308,77 +18308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et sélection de nouveaux clones de variétés de vigne pour l'Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche développement dans le vignoble d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18403,51 +18403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique du rythme d'émission des feuilles chez la vigne. Relation avec la précocité de floraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées du GESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Changins, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18504,103 +18504,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d’une stratégie nationale viti-vinicole d’adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 385 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -18658,103 +18658,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles actions pour la filière vigne et vin face au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18819,64 +18819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18898,103 +18898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19033,90 +19033,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une prospective pour le secteur vignes et vins dans le contexte du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Briguiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 40, auto-saisine. 2016, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -19138,51 +19138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de Réflexion Prospective ADAGE. Livrables du sous-atelier C « Approche systémique, conséquences socio-économiques, environnementales et territoriales de l’adaptation » Tâche 15 : Adaptation et territoires, produits d'origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tabeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19245,90 +19245,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variétés résistantes aux maladies. Le point sur les actions en cours du CIVB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Audeguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19363,103 +19363,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -19513,51 +19513,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19671,90 +19671,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating spatial variations in the vineyard to enhance QTL detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Badts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII INTERNATIONAL CONFERENCE ON GRAPEVINE BREEDING AND GENETICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, 15-20 july 2018, 2018</w:t>
@@ -19783,90 +19783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of elevated temperatures during ripening on the biosynthesis of monoterpenols in grape berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaegli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change – Climwine2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France, 10-13 April 2016, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19891,51 +19891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine genetics and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20016,90 +20016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RVVS 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pelsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20173,51 +20173,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants génétiques de la composition des baies de raisins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélioration des plantes. Université de Strasbourg, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20267,51 +20267,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exploration des possibilités génétiques pour l'adaptation de la vigne au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des plantes. Université de Strasbourg, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015STRAJ059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20383,64 +20383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-­deoxy-­D-­xylulose 5-‑phosphate synthase alleles responsible for enhanced terpene biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hugueney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/EP2011/005283. 2012, pp.-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20490,51 +20490,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme trophique de la nouaison chez la vigne. Le cas du grenache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Unité de Recherches Vigne Et Vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20565,51 +20565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de la nutrition azotée sur la nouaison de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Unité de Recherches Vigne Et Vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20640,64 +20640,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude agrométéorologique de la nouaison. Compte-rendu condensé des travaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Laboratoire de Génétique Et d'Amélioration de La Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20741,51 +20741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrophysiologie du pois protéagineux - Applications à la production agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carrouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20998,51 +20998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310272v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04891-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Butterlin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-24-1258-RE" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01220-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilia Ferrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ordu&#241;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad228" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303950v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.633846" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-03266-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602686v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Arapitsas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110757" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948355v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160749v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Badts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaegli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.31" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aigrain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubernet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9090514" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160794v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Onimus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536763v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palliotti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.12.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607774v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1588" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947455v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.3.98" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602735v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauvoisard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kriegshauser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14139" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947460v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelsy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637401v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12051" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NHLZG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647486v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1734-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCHZZ1FC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643581v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647450v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00194.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MJR6WT0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9922-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/720E5D359E08FC54F60B20C5E7A6F854101A7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645980v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.12.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4QZD2N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947454v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649432v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663800v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00850" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duch&#234;ne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legras" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merdinoglu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claudel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFRQ14B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665405v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0919-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66F13DABF82CACA4BA1364086292489A45E13882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BECC396521697B4C0DF9FF27B65087E41669A192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682113v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004057" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679495v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lebon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magn&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-004-0217-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10RDZHK2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672999v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675248v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monamy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langellier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680497v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meluc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Panigai" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672012v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683899v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721511v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703464v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953030v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell-Bejerano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schwandner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Bert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97946-5_7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952704v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947468v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396071v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852581v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Et&#233;v&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517462v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006102v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520421v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009548v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#234;ne &#201;ric" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160861v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts de Cugnac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Obert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lafargue" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743918v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Komar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Demangeat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796033v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789748v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811406v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805628v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802906v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803925v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805676v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789754v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807713v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039967v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Palain-Saint-Agathe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:625769d487fe94322ca8954326ff44fefba2d548;origin=https://forge.inrae.fr/adonis/Adonis_Webapp.git;visit=swh:1:snp:d91c66e6c367d377c957354f47efacad0608d1ec;anchor=swh:1:rev:e79b7e85a1acadc92f6709bd58cbf36ebacae190" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986210v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delpuech" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:016df6b408f4bc7d05f803bd0834337139650ff3;origin=https://hal.archives-ouvertes.fr/hal-04986210;visit=swh:1:snp:bffc3bb5f36e78593ad11367178a0916281bf136;anchor=swh:1:rel:87d3adb5d7ed0a43e52d32a7805b221667190360;path=/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231650v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Dumas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555296v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947459v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848564v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530081v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.13" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738163v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.14" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160840v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742038v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743075v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786533v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loeffler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795430v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352690v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947646v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blasi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739020v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803976v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804787v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804108v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809953v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758140v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757727v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762053v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768787v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765446v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765690v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641399v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Benjamin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947650v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrac-Irvine" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseguier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506534v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briguiere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789737v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tabeaud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947452v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947457v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Butterlin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947456v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coupel-Ledru" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lebon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marguerit" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollat" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268567v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03160921v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01320368v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAJ059" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789739v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842788v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Recherches Vigne Et Vin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834333v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836308v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de G&#233;n&#233;tique Et d'Am&#233;lioration de La Vigne" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852641v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell-Bejerano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schwandner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-97946-5_7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3050-s-adapter-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Et&#233;v&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lemarquis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jaegli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8497" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-04891-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310466v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arnold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilce Prado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Butterlin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-24-1258-RE" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lemarquis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.1.7698" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felici&#224; Maviane Macia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Possamai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Dorne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Lacombe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01220-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Velt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Frommer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Holtgr&#228;we" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad067" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilia Ferrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ordu&#241;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad228" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303950v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reibel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/plantphenomics.0116" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gom&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.633846" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640855v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz Russell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-03266-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Arapitsas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Onta&#241;&#243;n" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11110757" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465402v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rustenholz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03524-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne E Badouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gindraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02131-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948355v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aigrain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brugiere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20191203020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. de Badts" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaegli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merdinoglu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.31" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubernet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9090514" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Onimus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.30" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269561v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Arista" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199902" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palliotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.12.035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607774v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1588" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Grimplet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Di Gaspero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.09.002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703015" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523823v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160703016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.50.3.98" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602735v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauvoisard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kriegshauser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14139" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636992v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelsy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639046v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12051" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NHLZG5L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647779v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ilg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;ty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Brette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.218313" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647486v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1734-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RCHZZ1FC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643581v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647450v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2012.00194.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2MJR6WT0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651222v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre Artigues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9922-z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/720E5D359E08FC54F60B20C5E7A6F854101A7645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645980v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Peressotti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mestre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.12.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4QZD2N9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947454v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649432v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663800v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr00850" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665405v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0919-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66F13DABF82CACA4BA1364086292489A45E13882/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658509v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BECC396521697B4C0DF9FF27B65087E41669A192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duch&#234;ne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Legras" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merdinoglu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Claudel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFRQ14B3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664480v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise A.-F. Adam-Blondon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillieul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886271v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004057" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679495v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lebon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magn&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-004-0217-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10RDZHK2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Salber" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675248v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monamy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langellier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680497v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meluc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Panigai" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683899v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721511v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310277v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Borrelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Onimus" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428154v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delannoy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Chepca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Calcaterra" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289416v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05284865v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chedid" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rustenholz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513053v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517462v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacem Ben Hamden" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006102v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520421v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009548v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duch&#234;ne &#201;ric" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160861v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts de Cugnac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Obert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lafargue" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743918v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Komar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tanni&#232;res" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Demangeat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796033v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811406v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789748v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805628v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802906v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811473v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hartmeyer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803925v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805676v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789754v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807713v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039967v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Palain-Saint-Agathe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:625769d487fe94322ca8954326ff44fefba2d548;origin=https://forge.inrae.fr/adonis/Adonis_Webapp.git;visit=swh:1:snp:d91c66e6c367d377c957354f47efacad0608d1ec;anchor=swh:1:rev:e79b7e85a1acadc92f6709bd58cbf36ebacae190" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04986210v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charleroy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delpuech" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:016df6b408f4bc7d05f803bd0834337139650ff3;origin=https://hal.archives-ouvertes.fr/hal-04986210;visit=swh:1:snp:bffc3bb5f36e78593ad11367178a0916281bf136;anchor=swh:1:rel:87d3adb5d7ed0a43e52d32a7805b221667190360;path=/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231604v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395383v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahurel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801031" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231650v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent. Dumas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555296v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947459v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868812v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Rodriguez Cano" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848564v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738163v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.14" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530081v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1157.13" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742038v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743075v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160840v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786533v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loeffler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795430v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352690v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947646v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blasi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739020v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803976v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804787v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810525v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck-Guyot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804108v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802956v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809953v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758140v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822626v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757727v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762053v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768787v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765446v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765690v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641399v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Benjamin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947650v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Destrac-Irvine" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbeau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseguier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506534v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briguiere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789737v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tabeaud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947452v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Badts" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947457v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Butterlin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947456v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coupel-Ledru" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lebon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marguerit" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollat" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268567v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03160921v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01320368v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAJ059" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789739v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842788v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Recherches Vigne Et Vin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834333v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836308v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de G&#233;n&#233;tique Et d'Am&#233;lioration de La Vigne" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852641v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ney" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>