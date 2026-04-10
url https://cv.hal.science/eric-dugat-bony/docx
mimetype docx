--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Dugat-Bony </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony - INRAE - Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-dugat-bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5182-0063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161970990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-2455-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SayFood - Paris-Saclay Food and Bioproduct Engineering </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring viral diversity in fermented vegetables through viral metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.104733. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2025.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron fortification modifies the microbial community structure and metabolome of a model surface-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 427, pp.110971. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresciense Lecaudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-based microbial interactions: the role of iron metabolism in the cheese ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Mekuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (5), pp.e00539-24. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.00539-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the viral community on the surface of a French smear-ripened cheese during maturation and persistence across production years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (7), pp.e0020124. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00201-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive, large-scale analysis of “terroir” cheese and milk microbiota reveals profiles strongly shaped by both geographical and human factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.ycae095. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycae095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and technological diversity of Streptococcus thermophilus isolated from the Saint-Nectaire PDO cheese-producing area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1245510. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1245510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulent Phages Isolated from a Smear-Ripened Cheese Are Also Detected in Reservoirs of the Cheese Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1620. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14081620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Microbiota Persistence in Quebec’s Terroir Cheese Using a Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Raymond-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pouliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1381. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Sources Alternative to Meat: State of the Art and Involvement of Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Molfetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiele Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Luigi Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (14), pp.2065. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11142065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbial community associated with pea seeds (Pisum sativum) of different geographical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chartrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 462 (1-2), pp.405-427. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-04856-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophage ecology of fermented foods: anything new under the sun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2021.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genetic Characterization of the Cheese Ripening Yeast Geotrichum candidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Luc Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of bacterial and archaeal communities associated with Fogo volcanic soils of different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (7), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral metagenomic analysis of the cheese surface: A comparative study of rapid procedures for extracting viral particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Fedala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (103278), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feed temperature to biofouling of ultrafiltration membrane during skim milk processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Labrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sodium chloride reduction or partial substitution with potassium chloride on the microbiological, biochemical and sensory characteristics of semi-hard and soft cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Catellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.108643. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.46-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben-Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, pp.124-136. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dairy matrices on the survival of Streptococcus thermophilus, Brevibacterium aurantiacum and Hafnia alvei during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.477-488. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in bacterial community composition of Escherichia coli O157:H7 super-shedder cattle occur in the lower intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahat Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cousteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170050. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.955. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reduced sodium chloride content on the microbiological and biochemical properties of a soft surface-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (4), pp.2502-2511. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of dehalococcoidia in the anaerobic deep water of a remote meromictic crater lake and detection of dehalococcoidia-derived reductive dehalogenase homologous genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the microbial diversity of 12 French cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.265-273. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the activity of the microorganisms in a reblochon-style cheese by metatranscriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of a surface-ripened cheese community functioning by meta-omics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Teissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Onesime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0124360. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0124360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia coli O157:H7 Super-Shedder and Non-Shedder Feedlot Steers Harbour Distinct Fecal Bacterial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahat Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0098115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into microbial metabolism affecting arsenic dispersion in Mediterranean marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Koechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (19), pp.4870-4883. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Capture Coupled to High-Throughput Sequencing as a Strategy for Targeted Metagenome Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dst001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KASpOD a web service for highly specific and explorative oligonucleotide design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (23), pp.3161-3162. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bts597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of microsporidian genomes using transcriptional signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1137. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting unknown sequences with DNA microarrays: explorative probe design strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.356-71. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ TCE degradation mediated by complex dehalorespiring communities during biostimulation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5 SI), pp.642-653. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2012.00339.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microbial communities involved in the methane cycle of a freshwater meromictic lake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kuever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.533-45. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01134.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiSpOD: probe design for functional DNA microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (5), pp.641-8. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of horizontal gene transfer between transplastomic tobacco and plant-associated bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Demanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (1), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01126.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting variants with Metabolic Design, a new software tool to design probes for explorative functional DNA microarray development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gravelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.478. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-11-478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.607. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d‘une régulation virale dans la dynamique des populations bactériennes impliquées dans le turnover de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community assembly and metabolic diversity in a legume-based matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayité Adama Hondegla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Nutrition (IUNS-ICN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-down and bottom-up ecological engineering for the selection of autochthonous ferments for cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dijamentiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Mangavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiomes Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle d'Excellence Microbiologie Industrie Innovation, Dec 2025, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et caractérisation de nouveaux bactériophages infectant les bactéries d’affinage des fromages : Présentation du projet SURPHAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journée de la Fédération de Recherche Régionale "Sécurité sanitaire, Bien être &amp; Aliments durables" SéSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of microbial diversity in French Protected designation of Origin (PDO) cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaPDOcheese : investigation of the drivers of microbial communities from French PDO milks and cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST PIMENTO, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral diversity in fermented foods of plant origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iseki-Food Association, Jul 2023, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding the ecology of bacteriophages in cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Lyon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and functional redundancy of a microbial cheese ecosystem subjected to a perturbation: presentation of several case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Gonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages on the cheese surface: what diversity and what ecological role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of phage-host couples from Epoisses cheese rind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition du contaminant Cladosporium cladosporoides par des souches fongiques naturelles de l'écosystème laitier dans un contexte fromager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Labrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation des populations de bactériophages de la croûte de fromages (type époisses) sous différentes conditions environnementales d’affinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modelling of phage, bacterial and yeast populations structure in Epoisses cheese under changing ripening conditions using factorial experimental design and metavirome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MD 2019 : 5th International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modelling of phages, bacterial and yeast population structure in smear washed-rind cheese under various environmental ripening conditions using factorial experimental design and metavirome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of phages population structure in smear washed-rind cheese under various environmental ripening conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Thématique Pluridisciplinaire PHAGES.fr., Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reduced sodium chloride content on the development of fluorescent Pseudomonas in a Reblochon-like cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORTRESS : Impact of microbial diversity on the barrier effect against an exogenous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine de Barbeyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An high-throughput molecular tool for highlighting the eukaryotic food microbial communities : application on 12 french cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of European Microbiologists (FEMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is doing what on the cheese surface? Overview of the cheese microbial ecosystem functioning by metatranscriptomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school 2016 in metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Sep 2016, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and diversity of yeasts in fermented food ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen Carbonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Milferstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages On Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique : l'exemple du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Chercheur Écologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur la diversité microbienne de fromages français grâce aux outils NGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaExploArrays: a large-scale oligonucleotide probe design software for explorative DNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bejing, China. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2012.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de sondes oligonucléotidiques pour biopuces phylogénétiques en environnement grille de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denonfoux Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent players in ripening: Can phages affect cheese quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF WDS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of phage populations in different cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bacteriophages enter the cheese ripening process: An overview of the PHAGOFROM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bertry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURPHAGES: TOWARDS THE CONSTRUCTION OF A LARGE COLLECTION OF DAIRY PHAGES INFECTING NON-ACIDIFYING BACTERIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF WDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a collection of ripening bacteriophages isolated from cheese: insights from the surphages project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque du réseau Phages.fr - Phages in Sète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ability of smear-ripened cheese microbial communities to colonize pea-protein matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjon H.J. Wells-Bennik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional diversity of Streptococcus thermophilus strains isolated from Saint-Nectaire PDO cheese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First forum on Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotlight on the viral diversity of fermented vegetables using viral metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHAGES in LYON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of thermophilic lactic acid bacteria isolated from Saint-Nectaire cheese PDO area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale SVSAE, Université Clermont-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages infecting surface bacteria from a smear-ripened cheese are persistent and contaminate the dairy plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses of Microbes (VoM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of iron on structuration & functioning of cheese microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022 (Next Generation Challenges in Food Microbiology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode d’extraction de particules virales à partir de légumes fermentés à des fins d’analyse de métaviromes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès intitulé "La microbiologie dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier (FR), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New virulent bacteriophages isolated from the surface of Epoisses cheese infect ripening bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth symposium of the French PHAGE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction / substitution of sodium chloride in cheese: impact on the development of the technological flora and the potential of implantation of spoilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Cheese Symposium (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a functional DNA microarray targeting the methanogenic community of complex anaerobic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probe design strategies for oligonucleotide microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1368, Editions Springer, 2016, Methods in Molecular Biology, 978-1-4939-3135-4. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3136-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the microbial contribution to the chlorine cycle in aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Pavin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-39960-7. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tools for the selection of oligonucleotide probes for microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denonfoux Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarrays: Current technology, Innovations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caister Academic Press, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - shotgun metagenomic dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - viral metagenomic dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality food bacterial genomic ressources from fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence-Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/O4OJA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - epifluorescence microscopy dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - microbial enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the viral community on the cheese surface during maturation and persistence across production years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la réalisation d'une expérience de métabarcoding ADN à partir d'échantillons de lait ou de fromages à destination des experts et laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Polturat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresciense Lecaudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CERAQ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des capacités métaboliques des populations microbiennes impliquées dans les processus de bioremédiation des chloroéthènes par des approches moléculaires haut débit : les biopuces ADN fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF22175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00719578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId346"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Dugat-Bony </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony - INRAE - Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-dugat-bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5182-0063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161970990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-2455-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SayFood - Paris-Saclay Food and Bioproduct Engineering </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-based microbial interactions: the role of iron metabolism in the cheese ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Mekuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (5), pp.e00539-24. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.00539-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron fortification modifies the microbial community structure and metabolome of a model surface-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 427, pp.110971. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring viral diversity in fermented vegetables through viral metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.104733. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2025.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresciense Lecaudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the viral community on the surface of a French smear-ripened cheese during maturation and persistence across production years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (7), pp.e0020124. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00201-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive, large-scale analysis of “terroir” cheese and milk microbiota reveals profiles strongly shaped by both geographical and human factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.ycae095. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycae095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and technological diversity of Streptococcus thermophilus isolated from the Saint-Nectaire PDO cheese-producing area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1245510. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1245510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Sources Alternative to Meat: State of the Art and Involvement of Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Molfetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiele Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Luigi Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (14), pp.2065. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11142065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulent Phages Isolated from a Smear-Ripened Cheese Are Also Detected in Reservoirs of the Cheese Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1620. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14081620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Microbiota Persistence in Quebec’s Terroir Cheese Using a Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Raymond-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pouliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1381. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbial community associated with pea seeds (Pisum sativum) of different geographical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chartrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 462 (1-2), pp.405-427. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-04856-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophage ecology of fermented foods: anything new under the sun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2021.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of bacterial and archaeal communities associated with Fogo volcanic soils of different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (7), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genetic Characterization of the Cheese Ripening Yeast Geotrichum candidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Luc Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral metagenomic analysis of the cheese surface: A comparative study of rapid procedures for extracting viral particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Fedala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (103278), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben-Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, pp.124-136. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sodium chloride reduction or partial substitution with potassium chloride on the microbiological, biochemical and sensory characteristics of semi-hard and soft cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Catellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.108643. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feed temperature to biofouling of ultrafiltration membrane during skim milk processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Labrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.46-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.955. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dairy matrices on the survival of Streptococcus thermophilus, Brevibacterium aurantiacum and Hafnia alvei during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.477-488. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in bacterial community composition of Escherichia coli O157:H7 super-shedder cattle occur in the lower intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahat Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cousteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170050. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the activity of the microorganisms in a reblochon-style cheese by metatranscriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the microbial diversity of 12 French cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.265-273. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of dehalococcoidia in the anaerobic deep water of a remote meromictic crater lake and detection of dehalococcoidia-derived reductive dehalogenase homologous genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reduced sodium chloride content on the microbiological and biochemical properties of a soft surface-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (4), pp.2502-2511. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of a surface-ripened cheese community functioning by meta-omics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Teissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Onesime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0124360. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0124360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia coli O157:H7 Super-Shedder and Non-Shedder Feedlot Steers Harbour Distinct Fecal Bacterial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahat Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0098115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Capture Coupled to High-Throughput Sequencing as a Strategy for Targeted Metagenome Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dst001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into microbial metabolism affecting arsenic dispersion in Mediterranean marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Koechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (19), pp.4870-4883. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting unknown sequences with DNA microarrays: explorative probe design strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.356-71. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KASpOD a web service for highly specific and explorative oligonucleotide design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (23), pp.3161-3162. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bts597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of microsporidian genomes using transcriptional signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1137. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ TCE degradation mediated by complex dehalorespiring communities during biostimulation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5 SI), pp.642-653. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2012.00339.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of horizontal gene transfer between transplastomic tobacco and plant-associated bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Demanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (1), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01126.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiSpOD: probe design for functional DNA microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (5), pp.641-8. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microbial communities involved in the methane cycle of a freshwater meromictic lake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kuever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.533-45. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01134.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting variants with Metabolic Design, a new software tool to design probes for explorative functional DNA microarray development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gravelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.478. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-11-478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.607. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Synergistic Bacterial Partners to Improve Lentil Flour Fermentation by Pleurotus ostreatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Hollopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Y Wick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM'2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSIS, Apr 2026, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-down and bottom-up ecological engineering for the selection of autochthonous ferments for cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dijamentiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Mangavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiomes Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle d'Excellence Microbiologie Industrie Innovation, Dec 2025, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community assembly and metabolic diversity in a legume-based matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayité Adama Hondegla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Nutrition (IUNS-ICN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d‘une régulation virale dans la dynamique des populations bactériennes impliquées dans le turnover de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et caractérisation de nouveaux bactériophages infectant les bactéries d’affinage des fromages : Présentation du projet SURPHAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journée de la Fédération de Recherche Régionale "Sécurité sanitaire, Bien être &amp; Aliments durables" SéSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of microbial diversity in French Protected designation of Origin (PDO) cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding the ecology of bacteriophages in cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Lyon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaPDOcheese : investigation of the drivers of microbial communities from French PDO milks and cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST PIMENTO, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral diversity in fermented foods of plant origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iseki-Food Association, Jul 2023, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and functional redundancy of a microbial cheese ecosystem subjected to a perturbation: presentation of several case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Gonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages on the cheese surface: what diversity and what ecological role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of phage-host couples from Epoisses cheese rind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modelling of phages, bacterial and yeast population structure in smear washed-rind cheese under various environmental ripening conditions using factorial experimental design and metavirome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition du contaminant Cladosporium cladosporoides par des souches fongiques naturelles de l'écosystème laitier dans un contexte fromager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Labrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation des populations de bactériophages de la croûte de fromages (type époisses) sous différentes conditions environnementales d’affinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modelling of phage, bacterial and yeast populations structure in Epoisses cheese under changing ripening conditions using factorial experimental design and metavirome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MD 2019 : 5th International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of phages population structure in smear washed-rind cheese under various environmental ripening conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Thématique Pluridisciplinaire PHAGES.fr., Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reduced sodium chloride content on the development of fluorescent Pseudomonas in a Reblochon-like cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An high-throughput molecular tool for highlighting the eukaryotic food microbial communities : application on 12 french cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of European Microbiologists (FEMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORTRESS : Impact of microbial diversity on the barrier effect against an exogenous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine de Barbeyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and diversity of yeasts in fermented food ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen Carbonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is doing what on the cheese surface? Overview of the cheese microbial ecosystem functioning by metatranscriptomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school 2016 in metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Sep 2016, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Milferstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages On Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique : l'exemple du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Chercheur Écologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur la diversité microbienne de fromages français grâce aux outils NGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaExploArrays: a large-scale oligonucleotide probe design software for explorative DNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bejing, China. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2012.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de sondes oligonucléotidiques pour biopuces phylogénétiques en environnement grille de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denonfoux Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent players in ripening: Can phages affect cheese quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF WDS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of phage populations in different cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bacteriophages enter the cheese ripening process: An overview of the PHAGOFROM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bertry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a collection of ripening bacteriophages isolated from cheese: insights from the surphages project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque du réseau Phages.fr - Phages in Sète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURPHAGES: TOWARDS THE CONSTRUCTION OF A LARGE COLLECTION OF DAIRY PHAGES INFECTING NON-ACIDIFYING BACTERIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF WDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ability of smear-ripened cheese microbial communities to colonize pea-protein matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjon H.J. Wells-Bennik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional diversity of Streptococcus thermophilus strains isolated from Saint-Nectaire PDO cheese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First forum on Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotlight on the viral diversity of fermented vegetables using viral metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHAGES in LYON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of iron on structuration & functioning of cheese microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022 (Next Generation Challenges in Food Microbiology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages infecting surface bacteria from a smear-ripened cheese are persistent and contaminate the dairy plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses of Microbes (VoM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of thermophilic lactic acid bacteria isolated from Saint-Nectaire cheese PDO area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale SVSAE, Université Clermont-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode d’extraction de particules virales à partir de légumes fermentés à des fins d’analyse de métaviromes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès intitulé "La microbiologie dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier (FR), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New virulent bacteriophages isolated from the surface of Epoisses cheese infect ripening bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth symposium of the French PHAGE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction / substitution of sodium chloride in cheese: impact on the development of the technological flora and the potential of implantation of spoilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Cheese Symposium (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a functional DNA microarray targeting the methanogenic community of complex anaerobic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the microbial contribution to the chlorine cycle in aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Pavin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-39960-7. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probe design strategies for oligonucleotide microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1368, Editions Springer, 2016, Methods in Molecular Biology, 978-1-4939-3135-4. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3136-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tools for the selection of oligonucleotide probes for microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denonfoux Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarrays: Current technology, Innovations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caister Academic Press, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - microbial enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - viral metagenomic dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - shotgun metagenomic dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality food bacterial genomic ressources from fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence-Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/O4OJA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - epifluorescence microscopy dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the viral community on the cheese surface during maturation and persistence across production years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la réalisation d'une expérience de métabarcoding ADN à partir d'échantillons de lait ou de fromages à destination des experts et laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Polturat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresciense Lecaudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CERAQ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des capacités métaboliques des populations microbiennes impliquées dans les processus de bioremédiation des chloroéthènes par des approches moléculaires haut débit : les biopuces ADN fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF22175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00719578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00FA7FF2"/>
+    <w:nsid w:val="82B2F11F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dugat-bony" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5182-0063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161970990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2455-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../search/index/q/*/structId_i/578074/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cantuti Gendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Shoukat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Mekuli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00539-24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00201-24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1245510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Raymond-Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lessard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071381" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Molfetta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etiele Morais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Barreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luigi Bruno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Porcelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chartrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huchette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04856-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.03.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873333v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perkins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vignola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lessard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Plante" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Corbeil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00737" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa104" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Labrie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.02.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Catellote" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108643" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez Galan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahat Zaheer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Holman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cousteix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10502" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599389v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Adrian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145558" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.09.026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633875v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Swennen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00536" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Selinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barbieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12432" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1NFNXG0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts597" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02559.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A4DD88B03CB9CD6458E8297C28673DE944A343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M. David" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2012.00339.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuever" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01134.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842882v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq712" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01126.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gravelat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-478" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-607" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461524v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425075v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jarrige" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ginet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ru&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ansaldi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hondegla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04794921v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chuzeville" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hennard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214649v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416383v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441076v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Gonez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298693v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416576v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789388v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416628v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787377v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785802v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572164v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fraud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567202v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572173v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603506v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.94" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658712v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denonfoux J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162136v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346698v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773319v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160030v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjon H.J. Wells-Bennik" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862920v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444032v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862890v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986314v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966973v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416787v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pulli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823797v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273700v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3136-1_6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533913v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319399607?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_17" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772798v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319352v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff-Le Marrec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318993v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306548v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence-Bertel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/O4OJA2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319365v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319380v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416953v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719578v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22175" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dugat-bony" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5182-0063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161970990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2455-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../search/index/q/*/structId_i/578074/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Mekuli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Shoukat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00539-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cantuti Gendre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00201-24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1245510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Molfetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etiele Morais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Barreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luigi Bruno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Porcelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Raymond-Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071381" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chartrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huchette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04856-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.03.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vignola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lessard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Plante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Corbeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00737" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Catellote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108643" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Labrie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.02.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez Galan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.044" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahat Zaheer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Holman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cousteix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Swennen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00536" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.09.026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599389v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Adrian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145558" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10502" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Selinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barbieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12432" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1NFNXG0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822134v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02559.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A4DD88B03CB9CD6458E8297C28673DE944A343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts597" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M. David" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2012.00339.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01126.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842882v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq712" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuever" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01134.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gravelat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-478" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-607" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888038v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Hollopp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Y Wick" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262916v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hondegla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jarrige" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ginet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ru&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ansaldi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04794921v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chuzeville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hennard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416383v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441076v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Gonez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416576v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789388v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572164v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567202v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572175v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572173v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393662v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.94" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658712v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denonfoux J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162136v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773319v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773299v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160030v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjon H.J. Wells-Bennik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986314v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862890v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966973v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416787v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pulli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533913v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319399607?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_17" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273700v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3136-1_6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772798v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319380v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff-Le Marrec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318993v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319352v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306548v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence-Bertel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/O4OJA2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319365v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416953v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719578v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22175" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>