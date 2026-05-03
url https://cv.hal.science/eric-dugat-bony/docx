--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Dugat-Bony </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony - INRAE - Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-dugat-bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5182-0063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161970990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-2455-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SayFood - Paris-Saclay Food and Bioproduct Engineering </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-based microbial interactions: the role of iron metabolism in the cheese ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Mekuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (5), pp.e00539-24. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.00539-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron fortification modifies the microbial community structure and metabolome of a model surface-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 427, pp.110971. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring viral diversity in fermented vegetables through viral metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.104733. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2025.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresciense Lecaudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the viral community on the surface of a French smear-ripened cheese during maturation and persistence across production years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (7), pp.e0020124. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00201-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive, large-scale analysis of “terroir” cheese and milk microbiota reveals profiles strongly shaped by both geographical and human factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.ycae095. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycae095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and technological diversity of Streptococcus thermophilus isolated from the Saint-Nectaire PDO cheese-producing area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1245510. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1245510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Sources Alternative to Meat: State of the Art and Involvement of Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Molfetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiele Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Luigi Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (14), pp.2065. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11142065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulent Phages Isolated from a Smear-Ripened Cheese Are Also Detected in Reservoirs of the Cheese Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1620. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14081620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Microbiota Persistence in Quebec’s Terroir Cheese Using a Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Raymond-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pouliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1381. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbial community associated with pea seeds (Pisum sativum) of different geographical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chartrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 462 (1-2), pp.405-427. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-04856-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophage ecology of fermented foods: anything new under the sun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2021.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of bacterial and archaeal communities associated with Fogo volcanic soils of different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (7), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genetic Characterization of the Cheese Ripening Yeast Geotrichum candidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Luc Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral metagenomic analysis of the cheese surface: A comparative study of rapid procedures for extracting viral particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Fedala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (103278), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben-Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, pp.124-136. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sodium chloride reduction or partial substitution with potassium chloride on the microbiological, biochemical and sensory characteristics of semi-hard and soft cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Catellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.108643. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feed temperature to biofouling of ultrafiltration membrane during skim milk processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Labrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.46-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.955. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dairy matrices on the survival of Streptococcus thermophilus, Brevibacterium aurantiacum and Hafnia alvei during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.477-488. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in bacterial community composition of Escherichia coli O157:H7 super-shedder cattle occur in the lower intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahat Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cousteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170050. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the activity of the microorganisms in a reblochon-style cheese by metatranscriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the microbial diversity of 12 French cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.265-273. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of dehalococcoidia in the anaerobic deep water of a remote meromictic crater lake and detection of dehalococcoidia-derived reductive dehalogenase homologous genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reduced sodium chloride content on the microbiological and biochemical properties of a soft surface-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (4), pp.2502-2511. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of a surface-ripened cheese community functioning by meta-omics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Teissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Onesime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0124360. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0124360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia coli O157:H7 Super-Shedder and Non-Shedder Feedlot Steers Harbour Distinct Fecal Bacterial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahat Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0098115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Capture Coupled to High-Throughput Sequencing as a Strategy for Targeted Metagenome Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dst001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into microbial metabolism affecting arsenic dispersion in Mediterranean marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Koechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (19), pp.4870-4883. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting unknown sequences with DNA microarrays: explorative probe design strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.356-71. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KASpOD a web service for highly specific and explorative oligonucleotide design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (23), pp.3161-3162. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bts597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of microsporidian genomes using transcriptional signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1137. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ TCE degradation mediated by complex dehalorespiring communities during biostimulation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5 SI), pp.642-653. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2012.00339.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of horizontal gene transfer between transplastomic tobacco and plant-associated bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Demanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (1), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01126.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiSpOD: probe design for functional DNA microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (5), pp.641-8. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microbial communities involved in the methane cycle of a freshwater meromictic lake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kuever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.533-45. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01134.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting variants with Metabolic Design, a new software tool to design probes for explorative functional DNA microarray development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gravelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.478. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-11-478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.607. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Synergistic Bacterial Partners to Improve Lentil Flour Fermentation by Pleurotus ostreatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Hollopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Y Wick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM'2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSIS, Apr 2026, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-down and bottom-up ecological engineering for the selection of autochthonous ferments for cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dijamentiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Mangavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiomes Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle d'Excellence Microbiologie Industrie Innovation, Dec 2025, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community assembly and metabolic diversity in a legume-based matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayité Adama Hondegla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Nutrition (IUNS-ICN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d‘une régulation virale dans la dynamique des populations bactériennes impliquées dans le turnover de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et caractérisation de nouveaux bactériophages infectant les bactéries d’affinage des fromages : Présentation du projet SURPHAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journée de la Fédération de Recherche Régionale "Sécurité sanitaire, Bien être &amp; Aliments durables" SéSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of microbial diversity in French Protected designation of Origin (PDO) cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding the ecology of bacteriophages in cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Lyon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaPDOcheese : investigation of the drivers of microbial communities from French PDO milks and cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST PIMENTO, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral diversity in fermented foods of plant origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iseki-Food Association, Jul 2023, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and functional redundancy of a microbial cheese ecosystem subjected to a perturbation: presentation of several case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Gonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages on the cheese surface: what diversity and what ecological role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of phage-host couples from Epoisses cheese rind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modelling of phages, bacterial and yeast population structure in smear washed-rind cheese under various environmental ripening conditions using factorial experimental design and metavirome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition du contaminant Cladosporium cladosporoides par des souches fongiques naturelles de l'écosystème laitier dans un contexte fromager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Labrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation des populations de bactériophages de la croûte de fromages (type époisses) sous différentes conditions environnementales d’affinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modelling of phage, bacterial and yeast populations structure in Epoisses cheese under changing ripening conditions using factorial experimental design and metavirome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MD 2019 : 5th International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of phages population structure in smear washed-rind cheese under various environmental ripening conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Thématique Pluridisciplinaire PHAGES.fr., Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reduced sodium chloride content on the development of fluorescent Pseudomonas in a Reblochon-like cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An high-throughput molecular tool for highlighting the eukaryotic food microbial communities : application on 12 french cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of European Microbiologists (FEMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORTRESS : Impact of microbial diversity on the barrier effect against an exogenous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine de Barbeyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and diversity of yeasts in fermented food ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen Carbonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is doing what on the cheese surface? Overview of the cheese microbial ecosystem functioning by metatranscriptomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school 2016 in metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Sep 2016, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Milferstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages On Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique : l'exemple du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Chercheur Écologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur la diversité microbienne de fromages français grâce aux outils NGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaExploArrays: a large-scale oligonucleotide probe design software for explorative DNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bejing, China. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2012.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de sondes oligonucléotidiques pour biopuces phylogénétiques en environnement grille de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denonfoux Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent players in ripening: Can phages affect cheese quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF WDS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of phage populations in different cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bacteriophages enter the cheese ripening process: An overview of the PHAGOFROM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bertry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a collection of ripening bacteriophages isolated from cheese: insights from the surphages project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque du réseau Phages.fr - Phages in Sète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURPHAGES: TOWARDS THE CONSTRUCTION OF A LARGE COLLECTION OF DAIRY PHAGES INFECTING NON-ACIDIFYING BACTERIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF WDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ability of smear-ripened cheese microbial communities to colonize pea-protein matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjon H.J. Wells-Bennik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional diversity of Streptococcus thermophilus strains isolated from Saint-Nectaire PDO cheese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First forum on Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotlight on the viral diversity of fermented vegetables using viral metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHAGES in LYON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of iron on structuration & functioning of cheese microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022 (Next Generation Challenges in Food Microbiology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages infecting surface bacteria from a smear-ripened cheese are persistent and contaminate the dairy plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses of Microbes (VoM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of thermophilic lactic acid bacteria isolated from Saint-Nectaire cheese PDO area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale SVSAE, Université Clermont-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode d’extraction de particules virales à partir de légumes fermentés à des fins d’analyse de métaviromes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès intitulé "La microbiologie dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier (FR), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New virulent bacteriophages isolated from the surface of Epoisses cheese infect ripening bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth symposium of the French PHAGE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction / substitution of sodium chloride in cheese: impact on the development of the technological flora and the potential of implantation of spoilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Cheese Symposium (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a functional DNA microarray targeting the methanogenic community of complex anaerobic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the microbial contribution to the chlorine cycle in aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Pavin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-39960-7. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probe design strategies for oligonucleotide microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1368, Editions Springer, 2016, Methods in Molecular Biology, 978-1-4939-3135-4. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3136-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tools for the selection of oligonucleotide probes for microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denonfoux Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarrays: Current technology, Innovations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caister Academic Press, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - microbial enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - viral metagenomic dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - shotgun metagenomic dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality food bacterial genomic ressources from fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence-Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/O4OJA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - epifluorescence microscopy dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the viral community on the cheese surface during maturation and persistence across production years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la réalisation d'une expérience de métabarcoding ADN à partir d'échantillons de lait ou de fromages à destination des experts et laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Polturat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresciense Lecaudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CERAQ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des capacités métaboliques des populations microbiennes impliquées dans les processus de bioremédiation des chloroéthènes par des approches moléculaires haut débit : les biopuces ADN fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF22175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00719578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Dugat-Bony </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony - INRAE - Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-dugat-bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5182-0063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161970990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-2455-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SayFood - Paris-Saclay Food and Bioproduct Engineering </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-based microbial interactions: the role of iron metabolism in the cheese ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Mekuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (5), pp.e00539-24. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.00539-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron fortification modifies the microbial community structure and metabolome of a model surface-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 427, pp.110971. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring viral diversity in fermented vegetables through viral metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.104733. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2025.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresciense Lecaudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the viral community on the surface of a French smear-ripened cheese during maturation and persistence across production years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (7), pp.e0020124. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00201-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive, large-scale analysis of “terroir” cheese and milk microbiota reveals profiles strongly shaped by both geographical and human factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.ycae095. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycae095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and technological diversity of Streptococcus thermophilus isolated from the Saint-Nectaire PDO cheese-producing area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1245510. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1245510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Sources Alternative to Meat: State of the Art and Involvement of Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Molfetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiele Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Luigi Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (14), pp.2065. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11142065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulent Phages Isolated from a Smear-Ripened Cheese Are Also Detected in Reservoirs of the Cheese Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1620. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14081620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Microbiota Persistence in Quebec’s Terroir Cheese Using a Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Raymond-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pouliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1381. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbial community associated with pea seeds (Pisum sativum) of different geographical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chartrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 462 (1-2), pp.405-427. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-04856-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophage ecology of fermented foods: anything new under the sun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2021.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of bacterial and archaeal communities associated with Fogo volcanic soils of different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (7), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genetic Characterization of the Cheese Ripening Yeast Geotrichum candidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Luc Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral metagenomic analysis of the cheese surface: A comparative study of rapid procedures for extracting viral particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Fedala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (103278), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben-Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, pp.124-136. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sodium chloride reduction or partial substitution with potassium chloride on the microbiological, biochemical and sensory characteristics of semi-hard and soft cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Catellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.108643. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feed temperature to biofouling of ultrafiltration membrane during skim milk processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Labrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.46-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.955. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dairy matrices on the survival of Streptococcus thermophilus, Brevibacterium aurantiacum and Hafnia alvei during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.477-488. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in bacterial community composition of Escherichia coli O157:H7 super-shedder cattle occur in the lower intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahat Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cousteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170050. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the activity of the microorganisms in a reblochon-style cheese by metatranscriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of dehalococcoidia in the anaerobic deep water of a remote meromictic crater lake and detection of dehalococcoidia-derived reductive dehalogenase homologous genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the microbial diversity of 12 French cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.265-273. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reduced sodium chloride content on the microbiological and biochemical properties of a soft surface-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (4), pp.2502-2511. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of a surface-ripened cheese community functioning by meta-omics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Teissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Onesime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0124360. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0124360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia coli O157:H7 Super-Shedder and Non-Shedder Feedlot Steers Harbour Distinct Fecal Bacterial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahat Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0098115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Capture Coupled to High-Throughput Sequencing as a Strategy for Targeted Metagenome Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dst001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into microbial metabolism affecting arsenic dispersion in Mediterranean marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Koechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (19), pp.4870-4883. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KASpOD a web service for highly specific and explorative oligonucleotide design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (23), pp.3161-3162. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bts597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of microsporidian genomes using transcriptional signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1137. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting unknown sequences with DNA microarrays: explorative probe design strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.356-71. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ TCE degradation mediated by complex dehalorespiring communities during biostimulation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5 SI), pp.642-653. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2012.00339.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of horizontal gene transfer between transplastomic tobacco and plant-associated bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Demanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (1), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01126.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microbial communities involved in the methane cycle of a freshwater meromictic lake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kuever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.533-45. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01134.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiSpOD: probe design for functional DNA microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (5), pp.641-8. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting variants with Metabolic Design, a new software tool to design probes for explorative functional DNA microarray development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gravelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.478. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-11-478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.607. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Synergistic Bacterial Partners to Improve Lentil Flour Fermentation by Pleurotus ostreatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Hollopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Y Wick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM'2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSIS, Apr 2026, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community assembly and metabolic diversity in a legume-based matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayité Adama Hondegla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Nutrition (IUNS-ICN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-down and bottom-up ecological engineering for the selection of autochthonous ferments for cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dijamentiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Mangavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiomes Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle d'Excellence Microbiologie Industrie Innovation, Dec 2025, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d‘une régulation virale dans la dynamique des populations bactériennes impliquées dans le turnover de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et caractérisation de nouveaux bactériophages infectant les bactéries d’affinage des fromages : Présentation du projet SURPHAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journée de la Fédération de Recherche Régionale "Sécurité sanitaire, Bien être &amp; Aliments durables" SéSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of microbial diversity in French Protected designation of Origin (PDO) cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding the ecology of bacteriophages in cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Lyon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaPDOcheese : investigation of the drivers of microbial communities from French PDO milks and cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST PIMENTO, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral diversity in fermented foods of plant origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iseki-Food Association, Jul 2023, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and functional redundancy of a microbial cheese ecosystem subjected to a perturbation: presentation of several case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Gonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages on the cheese surface: what diversity and what ecological role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of phage-host couples from Epoisses cheese rind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modelling of phages, bacterial and yeast population structure in smear washed-rind cheese under various environmental ripening conditions using factorial experimental design and metavirome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition du contaminant Cladosporium cladosporoides par des souches fongiques naturelles de l'écosystème laitier dans un contexte fromager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Labrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation des populations de bactériophages de la croûte de fromages (type époisses) sous différentes conditions environnementales d’affinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modelling of phage, bacterial and yeast populations structure in Epoisses cheese under changing ripening conditions using factorial experimental design and metavirome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MD 2019 : 5th International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of phages population structure in smear washed-rind cheese under various environmental ripening conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Thématique Pluridisciplinaire PHAGES.fr., Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reduced sodium chloride content on the development of fluorescent Pseudomonas in a Reblochon-like cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORTRESS : Impact of microbial diversity on the barrier effect against an exogenous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine de Barbeyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An high-throughput molecular tool for highlighting the eukaryotic food microbial communities : application on 12 french cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of European Microbiologists (FEMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and diversity of yeasts in fermented food ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen Carbonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is doing what on the cheese surface? Overview of the cheese microbial ecosystem functioning by metatranscriptomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school 2016 in metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Sep 2016, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Milferstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages On Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique : l'exemple du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Chercheur Écologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur la diversité microbienne de fromages français grâce aux outils NGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaExploArrays: a large-scale oligonucleotide probe design software for explorative DNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bejing, China. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2012.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de sondes oligonucléotidiques pour biopuces phylogénétiques en environnement grille de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denonfoux Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent players in ripening: Can phages affect cheese quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF WDS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of phage populations in different cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bacteriophages enter the cheese ripening process: An overview of the PHAGOFROM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bertry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a collection of ripening bacteriophages isolated from cheese: insights from the surphages project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque du réseau Phages.fr - Phages in Sète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURPHAGES: TOWARDS THE CONSTRUCTION OF A LARGE COLLECTION OF DAIRY PHAGES INFECTING NON-ACIDIFYING BACTERIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF WDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ability of smear-ripened cheese microbial communities to colonize pea-protein matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjon H.J. Wells-Bennik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional diversity of Streptococcus thermophilus strains isolated from Saint-Nectaire PDO cheese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First forum on Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotlight on the viral diversity of fermented vegetables using viral metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHAGES in LYON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages infecting surface bacteria from a smear-ripened cheese are persistent and contaminate the dairy plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses of Microbes (VoM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of iron on structuration & functioning of cheese microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022 (Next Generation Challenges in Food Microbiology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of thermophilic lactic acid bacteria isolated from Saint-Nectaire cheese PDO area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale SVSAE, Université Clermont-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode d’extraction de particules virales à partir de légumes fermentés à des fins d’analyse de métaviromes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès intitulé "La microbiologie dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier (FR), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New virulent bacteriophages isolated from the surface of Epoisses cheese infect ripening bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth symposium of the French PHAGE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction / substitution of sodium chloride in cheese: impact on the development of the technological flora and the potential of implantation of spoilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Cheese Symposium (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a functional DNA microarray targeting the methanogenic community of complex anaerobic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probe design strategies for oligonucleotide microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1368, Editions Springer, 2016, Methods in Molecular Biology, 978-1-4939-3135-4. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3136-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the microbial contribution to the chlorine cycle in aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Pavin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-39960-7. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tools for the selection of oligonucleotide probes for microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denonfoux Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarrays: Current technology, Innovations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caister Academic Press, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - microbial enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - viral metagenomic dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - shotgun metagenomic dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality food bacterial genomic ressources from fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence-Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/O4OJA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - epifluorescence microscopy dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the viral community on the cheese surface during maturation and persistence across production years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la réalisation d'une expérience de métabarcoding ADN à partir d'échantillons de lait ou de fromages à destination des experts et laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Polturat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresciense Lecaudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CERAQ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des capacités métaboliques des populations microbiennes impliquées dans les processus de bioremédiation des chloroéthènes par des approches moléculaires haut débit : les biopuces ADN fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF22175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00719578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82B2F11F"/>
+    <w:nsid w:val="B8D95385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dugat-bony" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5182-0063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161970990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2455-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../search/index/q/*/structId_i/578074/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Mekuli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Shoukat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00539-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cantuti Gendre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00201-24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1245510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Molfetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etiele Morais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Barreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luigi Bruno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Porcelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Raymond-Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071381" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chartrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huchette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04856-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.03.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vignola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lessard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Plante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Corbeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00737" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Catellote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108643" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Labrie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.02.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez Galan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.044" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahat Zaheer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Holman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cousteix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Swennen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00536" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.09.026" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599389v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Adrian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145558" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10502" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Selinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barbieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12432" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1NFNXG0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822134v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02559.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A4DD88B03CB9CD6458E8297C28673DE944A343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts597" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M. David" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2012.00339.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01126.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842882v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq712" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuever" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01134.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gravelat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-478" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-607" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888038v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Hollopp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Y Wick" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262916v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hondegla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jarrige" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ginet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ru&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ansaldi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04794921v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chuzeville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hennard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416383v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441076v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Gonez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416576v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789388v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572164v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567202v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572175v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572173v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393662v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.94" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658712v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denonfoux J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162136v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773319v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773299v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160030v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjon H.J. Wells-Bennik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986314v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862890v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966973v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416787v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pulli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533913v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319399607?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_17" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273700v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3136-1_6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772798v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319380v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff-Le Marrec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318993v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319352v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306548v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence-Bertel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/O4OJA2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319365v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416953v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719578v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22175" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dugat-bony" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5182-0063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161970990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2455-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../search/index/q/*/structId_i/578074/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Mekuli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Shoukat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00539-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cantuti Gendre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00201-24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1245510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Molfetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etiele Morais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Barreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luigi Bruno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Porcelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Raymond-Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071381" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chartrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huchette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04856-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.03.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vignola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lessard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Plante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Corbeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00737" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Catellote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108643" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Labrie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.02.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez Galan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.044" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahat Zaheer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Holman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cousteix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Swennen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00536" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599389v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Adrian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145558" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.09.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10502" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Selinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barbieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12432" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1NFNXG0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts597" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02559.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A4DD88B03CB9CD6458E8297C28673DE944A343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M. David" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2012.00339.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01126.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842871v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuever" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01134.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gravelat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-478" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-607" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888038v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Hollopp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Y Wick" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262916v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hondegla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jarrige" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ginet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ru&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ansaldi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04794921v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chuzeville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hennard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416383v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441076v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Gonez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416576v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789388v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572164v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567202v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572175v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572173v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393662v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.94" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658712v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denonfoux J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162136v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773319v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773299v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160030v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjon H.J. Wells-Bennik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862890v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966973v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416787v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pulli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273700v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3136-1_6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533913v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319399607?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_17" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772798v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319380v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff-Le Marrec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318993v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319352v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306548v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence-Bertel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/O4OJA2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319365v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416953v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719578v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22175" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>