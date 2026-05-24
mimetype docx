--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Dugat-Bony </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony - INRAE - Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-dugat-bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5182-0063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161970990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-2455-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SayFood - Paris-Saclay Food and Bioproduct Engineering </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-based microbial interactions: the role of iron metabolism in the cheese ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Mekuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (5), pp.e00539-24. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.00539-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron fortification modifies the microbial community structure and metabolome of a model surface-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 427, pp.110971. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring viral diversity in fermented vegetables through viral metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.104733. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2025.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresciense Lecaudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the viral community on the surface of a French smear-ripened cheese during maturation and persistence across production years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (7), pp.e0020124. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00201-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive, large-scale analysis of “terroir” cheese and milk microbiota reveals profiles strongly shaped by both geographical and human factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.ycae095. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycae095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and technological diversity of Streptococcus thermophilus isolated from the Saint-Nectaire PDO cheese-producing area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1245510. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1245510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Sources Alternative to Meat: State of the Art and Involvement of Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Molfetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiele Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Luigi Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (14), pp.2065. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11142065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulent Phages Isolated from a Smear-Ripened Cheese Are Also Detected in Reservoirs of the Cheese Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1620. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14081620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Microbiota Persistence in Quebec’s Terroir Cheese Using a Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Raymond-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pouliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1381. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbial community associated with pea seeds (Pisum sativum) of different geographical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chartrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 462 (1-2), pp.405-427. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-04856-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophage ecology of fermented foods: anything new under the sun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2021.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of bacterial and archaeal communities associated with Fogo volcanic soils of different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (7), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genetic Characterization of the Cheese Ripening Yeast Geotrichum candidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Luc Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral metagenomic analysis of the cheese surface: A comparative study of rapid procedures for extracting viral particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Fedala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (103278), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben-Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, pp.124-136. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sodium chloride reduction or partial substitution with potassium chloride on the microbiological, biochemical and sensory characteristics of semi-hard and soft cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Catellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.108643. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feed temperature to biofouling of ultrafiltration membrane during skim milk processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Labrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.46-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.955. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dairy matrices on the survival of Streptococcus thermophilus, Brevibacterium aurantiacum and Hafnia alvei during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.477-488. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in bacterial community composition of Escherichia coli O157:H7 super-shedder cattle occur in the lower intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahat Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cousteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170050. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the activity of the microorganisms in a reblochon-style cheese by metatranscriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of dehalococcoidia in the anaerobic deep water of a remote meromictic crater lake and detection of dehalococcoidia-derived reductive dehalogenase homologous genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the microbial diversity of 12 French cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.265-273. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reduced sodium chloride content on the microbiological and biochemical properties of a soft surface-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (4), pp.2502-2511. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of a surface-ripened cheese community functioning by meta-omics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Teissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Onesime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0124360. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0124360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia coli O157:H7 Super-Shedder and Non-Shedder Feedlot Steers Harbour Distinct Fecal Bacterial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahat Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0098115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Capture Coupled to High-Throughput Sequencing as a Strategy for Targeted Metagenome Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dst001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into microbial metabolism affecting arsenic dispersion in Mediterranean marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Koechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (19), pp.4870-4883. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KASpOD a web service for highly specific and explorative oligonucleotide design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (23), pp.3161-3162. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bts597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of microsporidian genomes using transcriptional signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1137. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting unknown sequences with DNA microarrays: explorative probe design strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.356-71. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ TCE degradation mediated by complex dehalorespiring communities during biostimulation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5 SI), pp.642-653. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2012.00339.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of horizontal gene transfer between transplastomic tobacco and plant-associated bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Demanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (1), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01126.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microbial communities involved in the methane cycle of a freshwater meromictic lake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kuever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.533-45. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01134.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiSpOD: probe design for functional DNA microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (5), pp.641-8. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting variants with Metabolic Design, a new software tool to design probes for explorative functional DNA microarray development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gravelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.478. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-11-478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.607. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Synergistic Bacterial Partners to Improve Lentil Flour Fermentation by Pleurotus ostreatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Hollopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Y Wick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM'2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSIS, Apr 2026, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community assembly and metabolic diversity in a legume-based matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayité Adama Hondegla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Nutrition (IUNS-ICN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-down and bottom-up ecological engineering for the selection of autochthonous ferments for cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dijamentiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Mangavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiomes Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle d'Excellence Microbiologie Industrie Innovation, Dec 2025, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d‘une régulation virale dans la dynamique des populations bactériennes impliquées dans le turnover de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et caractérisation de nouveaux bactériophages infectant les bactéries d’affinage des fromages : Présentation du projet SURPHAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journée de la Fédération de Recherche Régionale "Sécurité sanitaire, Bien être &amp; Aliments durables" SéSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of microbial diversity in French Protected designation of Origin (PDO) cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding the ecology of bacteriophages in cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Lyon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaPDOcheese : investigation of the drivers of microbial communities from French PDO milks and cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST PIMENTO, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral diversity in fermented foods of plant origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iseki-Food Association, Jul 2023, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and functional redundancy of a microbial cheese ecosystem subjected to a perturbation: presentation of several case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Gonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages on the cheese surface: what diversity and what ecological role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of phage-host couples from Epoisses cheese rind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modelling of phages, bacterial and yeast population structure in smear washed-rind cheese under various environmental ripening conditions using factorial experimental design and metavirome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition du contaminant Cladosporium cladosporoides par des souches fongiques naturelles de l'écosystème laitier dans un contexte fromager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Labrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation des populations de bactériophages de la croûte de fromages (type époisses) sous différentes conditions environnementales d’affinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modelling of phage, bacterial and yeast populations structure in Epoisses cheese under changing ripening conditions using factorial experimental design and metavirome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MD 2019 : 5th International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of phages population structure in smear washed-rind cheese under various environmental ripening conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Thématique Pluridisciplinaire PHAGES.fr., Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reduced sodium chloride content on the development of fluorescent Pseudomonas in a Reblochon-like cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORTRESS : Impact of microbial diversity on the barrier effect against an exogenous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine de Barbeyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An high-throughput molecular tool for highlighting the eukaryotic food microbial communities : application on 12 french cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of European Microbiologists (FEMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and diversity of yeasts in fermented food ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen Carbonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is doing what on the cheese surface? Overview of the cheese microbial ecosystem functioning by metatranscriptomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school 2016 in metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Sep 2016, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Milferstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages On Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique : l'exemple du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Chercheur Écologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur la diversité microbienne de fromages français grâce aux outils NGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaExploArrays: a large-scale oligonucleotide probe design software for explorative DNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bejing, China. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2012.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de sondes oligonucléotidiques pour biopuces phylogénétiques en environnement grille de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denonfoux Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent players in ripening: Can phages affect cheese quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF WDS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of phage populations in different cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bacteriophages enter the cheese ripening process: An overview of the PHAGOFROM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bertry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a collection of ripening bacteriophages isolated from cheese: insights from the surphages project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque du réseau Phages.fr - Phages in Sète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURPHAGES: TOWARDS THE CONSTRUCTION OF A LARGE COLLECTION OF DAIRY PHAGES INFECTING NON-ACIDIFYING BACTERIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF WDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ability of smear-ripened cheese microbial communities to colonize pea-protein matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjon H.J. Wells-Bennik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional diversity of Streptococcus thermophilus strains isolated from Saint-Nectaire PDO cheese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First forum on Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotlight on the viral diversity of fermented vegetables using viral metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHAGES in LYON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages infecting surface bacteria from a smear-ripened cheese are persistent and contaminate the dairy plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses of Microbes (VoM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of iron on structuration & functioning of cheese microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022 (Next Generation Challenges in Food Microbiology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of thermophilic lactic acid bacteria isolated from Saint-Nectaire cheese PDO area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale SVSAE, Université Clermont-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode d’extraction de particules virales à partir de légumes fermentés à des fins d’analyse de métaviromes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès intitulé "La microbiologie dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier (FR), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New virulent bacteriophages isolated from the surface of Epoisses cheese infect ripening bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth symposium of the French PHAGE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction / substitution of sodium chloride in cheese: impact on the development of the technological flora and the potential of implantation of spoilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Cheese Symposium (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a functional DNA microarray targeting the methanogenic community of complex anaerobic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probe design strategies for oligonucleotide microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1368, Editions Springer, 2016, Methods in Molecular Biology, 978-1-4939-3135-4. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3136-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the microbial contribution to the chlorine cycle in aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Pavin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-39960-7. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tools for the selection of oligonucleotide probes for microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denonfoux Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarrays: Current technology, Innovations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caister Academic Press, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - microbial enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - viral metagenomic dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - shotgun metagenomic dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality food bacterial genomic ressources from fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence-Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/O4OJA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - epifluorescence microscopy dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the viral community on the cheese surface during maturation and persistence across production years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la réalisation d'une expérience de métabarcoding ADN à partir d'échantillons de lait ou de fromages à destination des experts et laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Polturat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresciense Lecaudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CERAQ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des capacités métaboliques des populations microbiennes impliquées dans les processus de bioremédiation des chloroéthènes par des approches moléculaires haut débit : les biopuces ADN fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF22175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00719578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Dugat-Bony </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony - INRAE - Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-dugat-bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5182-0063</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161970990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-2455-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SayFood - Paris-Saclay Food and Bioproduct Engineering </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring viral diversity in fermented vegetables through viral metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128, pp.104733. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2025.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron fortification modifies the microbial community structure and metabolome of a model surface-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Peron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Danel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 427, pp.110971. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2024.110971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAMOS - Un nouveau regard sur les écosystèmes microbiens laitiers et fromagers apporté par les méthodes omiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresciense Lecaudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.342-356. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron-based microbial interactions: the role of iron metabolism in the cheese ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rina Mekuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (5), pp.e00539-24. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.00539-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the viral community on the surface of a French smear-ripened cheese during maturation and persistence across production years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (7), pp.e0020124. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.00201-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive, large-scale analysis of “terroir” cheese and milk microbiota reveals profiles strongly shaped by both geographical and human factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.ycae095. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycae095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Howell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and technological diversity of Streptococcus thermophilus isolated from the Saint-Nectaire PDO cheese-producing area.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1245510. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1245510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulent Phages Isolated from a Smear-Ripened Cheese Are Also Detected in Reservoirs of the Cheese Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1620. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14081620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Microbiota Persistence in Quebec’s Terroir Cheese Using a Metabarcoding Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Raymond-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pouliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1381. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Sources Alternative to Meat: State of the Art and Involvement of Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagrazia Molfetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiele Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Luigi Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Porcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (14), pp.2065. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11142065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The microbial community associated with pea seeds (Pisum sativum) of different geographical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chartrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Huchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 462 (1-2), pp.405-427. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-04856-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophage ecology of fermented foods: anything new under the sun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2021.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of bacterial and archaeal communities associated with Fogo volcanic soils of different ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (7), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genetic Characterization of the Cheese Ripening Yeast Geotrichum candidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Luc Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Corbeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral metagenomic analysis of the cheese surface: A comparative study of rapid procedures for extracting viral particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Fedala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 85 (103278), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sodium chloride reduction or partial substitution with potassium chloride on the microbiological, biochemical and sensory characteristics of semi-hard and soft cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Catellote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.108643. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feed temperature to biofouling of ultrafiltration membrane during skim milk processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chamberland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Messier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Labrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pratique à destination des biologistes, bioinformaticiens et statisticiens qui souhaitent s’initier aux analyses métabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Falentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.46-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of microbial consortia for the fermentation of pea-protein-enriched emulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Ben-Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 293, pp.124-136. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dairy matrices on the survival of Streptococcus thermophilus, Brevibacterium aurantiacum and Hafnia alvei during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Hernandez Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cattenoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (1), pp.477-488. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in bacterial community composition of Escherichia coli O157:H7 super-shedder cattle occur in the lower intestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahat Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devon Holman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cousteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170050. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomic analysis of Brevibacterium strains: insights into key genetic determinants involved in adaptation to the cheese habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Phuong Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.955. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4322-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus delbrueckii subsp. bulgaricus CFL1, a Lactic Acid Bacterium Isolated from French Handcrafted Fermented Milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.e00052-16. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00052-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the microbial diversity of 12 French cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 238, pp.265-273. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of dehalococcoidia in the anaerobic deep water of a remote meromictic crater lake and detection of dehalococcoidia-derived reductive dehalogenase homologous genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0145558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Corynebacterium variabile Mu292, Isolated from Munster, a French Smear-Ripened Cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), pp.e00669-16. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomea.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reduced sodium chloride content on the microbiological and biochemical properties of a soft surface-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (4), pp.2502-2511. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Corynebacterium variabile Mu292, isolated from Munster, a french smear-ripened cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00669-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the activity of the microorganisms in a reblochon-style cheese by metatranscriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Beckerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of a surface-ripened cheese community functioning by meta-omics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Straub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Teissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamila Onesime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0124360. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0124360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese rind microbial communities: diversity, composition and origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 362 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnu015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia coli O157:H7 Super-Shedder and Non-Shedder Feedlot Steers Harbour Distinct Fecal Bacterial Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahat Zaheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0098115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomic insights into microbial metabolism affecting arsenic dispersion in Mediterranean marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Plewniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Koechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (19), pp.4870-4883. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Capture Coupled to High-Throughput Sequencing as a Strategy for Targeted Metagenome Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp. 1-12. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/dnares/dst001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KASpOD a web service for highly specific and explorative oligonucleotide design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (23), pp.3161-3162. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bts597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of microsporidian genomes using transcriptional signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Polonais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.1137. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms2156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting unknown sequences with DNA microarrays: explorative probe design strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), pp.356-71. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02559.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ TCE degradation mediated by complex dehalorespiring communities during biostimulation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5 SI), pp.642-653. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2012.00339.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiSpOD: probe design for functional DNA microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (5), pp.641-8. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btq712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of microbial communities involved in the methane cycle of a freshwater meromictic lake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kuever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.533-45. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01134.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of horizontal gene transfer between transplastomic tobacco and plant-associated bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Demanèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (1), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01126.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting variants with Metabolic Design, a new software tool to design probes for explorative functional DNA microarray development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gravelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.478. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-11-478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transcriptional signals in Encephalitozoon cuniculi widespread among Microsporidia phylum: support for accurate structural genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.607. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Synergistic Bacterial Partners to Improve Lentil Flour Fermentation by Pleurotus ostreatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Hollopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Y Wick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOODSIM'2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROSIS, Apr 2026, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d‘une régulation virale dans la dynamique des populations bactériennes impliquées dans le turnover de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Ginet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Beaune, France. p11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community assembly and metabolic diversity in a legume-based matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayité Adama Hondegla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Saint-Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Nutrition (IUNS-ICN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-down and bottom-up ecological engineering for the selection of autochthonous ferments for cheese production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Gapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dijamentiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Mangavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiomes Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle d'Excellence Microbiologie Industrie Innovation, Dec 2025, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et caractérisation de nouveaux bactériophages infectant les bactéries d’affinage des fromages : Présentation du projet SURPHAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Goux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journée de la Fédération de Recherche Régionale "Sécurité sanitaire, Bien être &amp; Aliments durables" SéSAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of microbial diversity in French Protected designation of Origin (PDO) cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF World Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaPDOcheese : investigation of the drivers of microbial communities from French PDO milks and cheeses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST PIMENTO, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of viral diversity in fermented foods of plant origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iseki-Food Association, Jul 2023, Palaiseau (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding the ecology of bacteriophages in cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Lyon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and functional redundancy of a microbial cheese ecosystem subjected to a perturbation: presentation of several case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Gonez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual conference, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages on the cheese surface: what diversity and what ecological role?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterization of phage-host couples from Epoisses cheese rind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF International Cheese Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition du contaminant Cladosporium cladosporoides par des souches fongiques naturelles de l'écosystème laitier dans un contexte fromager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Labrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTIMIC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation des populations de bactériophages de la croûte de fromages (type époisses) sous différentes conditions environnementales d’affinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congrès de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modelling of phage, bacterial and yeast populations structure in Epoisses cheese under changing ripening conditions using factorial experimental design and metavirome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Picque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MD 2019 : 5th International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modelling of phages, bacterial and yeast population structure in smear washed-rind cheese under various environmental ripening conditions using factorial experimental design and metavirome analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modelling of phages population structure in smear washed-rind cheese under various environmental ripening conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Thématique Pluridisciplinaire PHAGES.fr., Sep 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-automatic modelling approach for the production and freeze drying of lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Tonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boukhelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of reduced sodium chloride content on the development of fluorescent Pseudomonas in a Reblochon-like cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Hélinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Spoilers in Food 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORTRESS : Impact of microbial diversity on the barrier effect against an exogenous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine de Barbeyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An high-throughput molecular tool for highlighting the eukaryotic food microbial communities : application on 12 french cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of European Microbiologists (FEMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and diversity of yeasts in fermented food ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Nidelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen Carbonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is doing what on the cheese surface? Overview of the cheese microbial ecosystem functioning by metatranscriptomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school 2016 in metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur [Paris]. FRA., Sep 2016, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing virus genomes out of metagenomic data: improving statistical and bioinformatics analytic tools to better assess the contribution of phages on microbial ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne de Paepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahendra Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Milferstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages On Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Marseille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métatranscriptomique : l'exemple du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Chercheur Écologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur la diversité microbienne de fromages français grâce aux outils NGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal secondary metabolites from Monascus spp. reduce methane production by affecting rumen methanogenic Archaea diversity in wethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse Gases and Animal Agriculture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaExploArrays: a large-scale oligonucleotide probe design software for explorative DNA microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R.C. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bejing, China. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2012.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de sondes oligonucléotidiques pour biopuces phylogénétiques en environnement grille de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cipière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denonfoux Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Scientifiques France Grilles 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent players in ripening: Can phages affect cheese quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF WDS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and diversity of phage populations in different cheese varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phages in Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bacteriophages enter the cheese ripening process: An overview of the PHAGOFROM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Bertry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURPHAGES: TOWARDS THE CONSTRUCTION OF A LARGE COLLECTION OF DAIRY PHAGES INFECTING NON-ACIDIFYING BACTERIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDF WDS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a collection of ripening bacteriophages isolated from cheese: insights from the surphages project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Chuzeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Hennard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Le Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque du réseau Phages.fr - Phages in Sète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ability of smear-ripened cheese microbial communities to colonize pea-protein matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjon H.J. Wells-Bennik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ISEKI-Food Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and functional diversity of Streptococcus thermophilus strains isolated from Saint-Nectaire PDO cheese area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First forum on Fermented Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotlight on the viral diversity of fermented vegetables using viral metagenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHAGES in LYON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriophages infecting surface bacteria from a smear-ripened cheese are persistent and contaminate the dairy plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses of Microbes (VoM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of iron on structuration & functioning of cheese microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahtab Shoukat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022 (Next Generation Challenges in Food Microbiology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of thermophilic lactic acid bacteria isolated from Saint-Nectaire cheese PDO area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Grizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'école doctorale SVSAE, Université Clermont-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une méthode d’extraction de particules virales à partir de légumes fermentés à des fins d’analyse de métaviromes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès intitulé "La microbiologie dans tous ses états"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier (FR), France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New virulent bacteriophages isolated from the surface of Epoisses cheese infect ripening bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth symposium of the French PHAGE Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction / substitution of sodium chloride in cheese: impact on the development of the technological flora and the potential of implantation of spoilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Helinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Cheese Symposium (2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 16. Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a functional DNA microarray targeting the methanogenic community of complex anaerobic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohieddine Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Joint Symposium of Rowett-INRA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aberdeen, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probe design strategies for oligonucleotide microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Denonfoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1368, Editions Springer, 2016, Methods in Molecular Biology, 978-1-4939-3135-4. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3136-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the microbial contribution to the chlorine cycle in aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lake Pavin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-3-319-39960-7. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39961-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software tools for the selection of oligonucleotide probes for microarrays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denonfoux Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Peyretaillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microarrays: Current technology, Innovations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Caister Academic Press, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - viral metagenomic dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - shotgun metagenomic dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality food bacterial genomic ressources from fermented vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence-Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/O4OJA2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - epifluorescence microscopy dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermented vegetables metavirome - microbial enumeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Cantuti Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Hénaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Omhover-Fougy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the viral community on the cheese surface during maturation and persistence across production years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lamy-Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique pour la réalisation d'une expérience de métabarcoding ADN à partir d'échantillons de lait ou de fromages à destination des experts et laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Polturat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Achilleos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cresciense Lecaudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CERAQ. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des capacités métaboliques des populations microbiennes impliquées dans les processus de bioremédiation des chloroéthènes par des approches moléculaires haut débit : les biopuces ADN fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011CLF22175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00719578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId355"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8D95385"/>
+    <w:nsid w:val="45CB2700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dugat-bony" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5182-0063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161970990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2455-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../search/index/q/*/structId_i/578074/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Mekuli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Shoukat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00539-24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110971" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cantuti Gendre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00201-24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1245510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Molfetta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etiele Morais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Barreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luigi Bruno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Porcelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Raymond-Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lessard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071381" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chartrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huchette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04856-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.03.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vignola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lessard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Plante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Corbeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00737" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349939v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Catellote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108643" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Labrie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.02.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez Galan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.044" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahat Zaheer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Holman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cousteix" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Swennen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00536" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599389v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Adrian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145558" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.09.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10502" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Selinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barbieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12432" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1NFNXG0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts597" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02559.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A4DD88B03CB9CD6458E8297C28673DE944A343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M. David" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2012.00339.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01126.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842871v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuever" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01134.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gravelat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-478" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-607" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888038v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Hollopp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Y Wick" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262916v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hondegla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jarrige" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ginet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ru&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ansaldi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04794921v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chuzeville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hennard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416383v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214649v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441076v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Gonez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787377v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416576v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789388v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572164v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567202v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572175v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572173v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393662v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.94" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658712v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denonfoux J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162136v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773319v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773299v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160030v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjon H.J. Wells-Bennik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862890v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966973v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416787v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pulli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273700v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3136-1_6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533913v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319399607?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_17" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772798v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319380v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff-Le Marrec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318993v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319352v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306548v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence-Bertel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/O4OJA2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319365v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416953v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719578v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22175" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dugat-bony" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5182-0063" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161970990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2455-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../search/index/q/*/structId_i/578074/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915669v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cantuti Gendre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Marrec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104733" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Shoukat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sarthou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Peron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2024.110971" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art25" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05036938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Mekuli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00539-24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamy-Besnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Figueroa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00201-24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grizon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1245510" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lossouarn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14081620" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Raymond-Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lessard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chamberland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouliot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071381" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03721991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Molfetta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etiele Morais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Barreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luigi Bruno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Porcelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11142065" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chartrel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Huchette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-04856-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298690v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.03.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perkins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vignola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Lessard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Luc Plante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Corbeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00737" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Fedala" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103278" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Catellote" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108643" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629063v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Messier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Labrie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.02.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ben-Harb" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouill&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Hernandez Galan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattenoz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.07.044" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahat Zaheer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devon Holman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cousteix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Phuong Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4322-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01511494v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00052-16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Garnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Denonfoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.09.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599389v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mege" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Adrian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0145558" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00669-16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532552v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10502" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00669-16" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633875v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Monnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Swennen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beckerich" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Irlinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00536" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195505v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Straub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Teissandier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0124360" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnu015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Selinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barbieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01026453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plewniak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12432" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1NFNXG0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dst001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts597" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02559.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2A4DD88B03CB9CD6458E8297C28673DE944A343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude M. David" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2012.00339.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Missaoui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq712" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842871v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuever" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01134.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630134v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deman&#232;che" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Monier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simonet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01126.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gravelat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-478" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-607" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461524v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Hollopp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Y Wick" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425075v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jarrige" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ginet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ru&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ansaldi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262916v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hondegla" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555180v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gapp" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dijamentiuk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mangavel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04794921v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chuzeville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Hennard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214649v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416383v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04441076v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Gonez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298693v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416576v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789388v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787377v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572164v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine de Barbeyrac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567202v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572175v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531724v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572173v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746467v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribi&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393662v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.C. Hill" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.94" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658712v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipi&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denonfoux J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162136v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmasso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05346698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bertry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leneveu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773299v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773319v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160030v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjon H.J. Wells-Bennik" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444032v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416527v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Pedros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862890v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966973v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03441698v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416787v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pulli" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823797v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273700v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mahul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3136-1_6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533913v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319399607?wt_mc=ThirdParty.SpringerLink.3.EPR653.About_eBook" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39961-4_17" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772798v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318993v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le H&#233;naff-Le Marrec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319352v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306548v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Karimi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence-Bertel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/O4OJA2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319365v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319380v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416953v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00719578v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22175" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>